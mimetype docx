--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -468,9047 +468,9059 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (191)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (192)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferredoxin NADP+ reductase for NADPH and NADH regeneration in a flow bioelectrochemical reactor</w:t>
+                <w:t xml:space="preserve">Updated Inventory and Refined Classification of the Ferredoxin Family in Archaeplastida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim El Housseini</w:t>
+                <w:t xml:space="preserve">Yanis Aoudache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">Sofia Inturri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Benjamin das Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.108919. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 178 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.108919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099739v1</w:t>
+                <w:t xml:space="preserve">hal-05559746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of a bacterial cysteine desulfurase to redox-sensitive green fluorescent protein produces a highly sensitive cysteine biosensor for monitoring changes in intracellular cysteine</w:t>
+                <w:t xml:space="preserve">Participation of a cysteine tetrad in the recycling mechanism of methionine sulfoxide reductase A from radiation-tolerant Deinococcus bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Caubrière</w:t>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Butler</w:t>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Moseler</w:t>
+                <w:t xml:space="preserve">Chloé Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Collet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 85, pp.103785. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1873 (3), pp.141063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2025.103785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289196v1</w:t>
+                <w:t xml:space="preserve">hal-05011335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Roles of Reducing Systems in Protein Persulfidation and Depersulfidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox14010101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994161v1</w:t>
+                <w:t xml:space="preserve">hal-05003731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation of a cysteine tetrad in the recycling mechanism of methionine sulfoxide reductase A from radiation-tolerant Deinococcus bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dual Roles of Reducing Systems in Protein Persulfidation and Depersulfidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141063⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox14010101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011335v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of a bacterial cysteine desulfurase to redox-sensitive green fluorescent protein produces a highly sensitive cysteine biosensor for monitoring changes in intracellular cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda de Bont</w:t>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Donnay</w:t>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Jean-François Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 85, pp.103785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2025.103785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003731v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Expanded LYR Motif‐Containing Protein Family in Archaeplastida</w:t>
+                <w:t xml:space="preserve">Ferredoxin NADP+ reductase for NADPH and NADH regeneration in a flow bioelectrochemical reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Meyer</w:t>
+                <w:t xml:space="preserve">Wassim El Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Lopez-Lopez</w:t>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Keech</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.70482⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.108919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.108919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318464v1</w:t>
+                <w:t xml:space="preserve">hal-05099739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of non-random mutational biases along a linear bacterial chromosome by the mismatch repair endonuclease NucS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Expanded LYR Motif‐Containing Protein Family in Archaeplastida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+                <w:t xml:space="preserve">Etienne Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+                <w:t xml:space="preserve">Alicia Lopez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Labat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae132⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495979v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron‑sulfur cluster synthesis in plastids by the SUF system: A mechanistic and structural perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction of non-random mutational biases along a linear bacterial chromosome by the mismatch repair endonuclease NucS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyut Dagva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kairis</w:t>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Das Neves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Remacle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2024.119797⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (9), pp.5033-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795850v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Arabidopsis thaliana COX19 Using the Combined Action of ERV1 and Glutathione</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron‑sulfur cluster synthesis in plastids by the SUF system: A mechanistic and structural perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes M Herrmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12111949⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1871 (7), pp.119797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2024.119797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592940v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferredoxins at the crossroads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (2), pp.129-130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-022-01176-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and roles of cysteine desulfurases in photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (11), pp.3345-3360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389949v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial ferredoxin-like is essential for forming complex I-containing supercomplexes in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Röhricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Forner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 191 (4), pp.2170-2184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/plphys/kiad040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and roles of cysteine desulfurases in photosynthetic organisms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Vega de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Wahni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad065⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593074v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the Reversible Oxidation of the Single Cysteine Residue and the Physiological Function of the Mitochondrial Glutaredoxin S15 from Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antiox12010102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cytosolic &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; cysteine desulfurase ABA3 delivers sulfur to the sulfurtransferase STR18</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation of Arabidopsis thaliana COX19 Using the Combined Action of ERV1 and Glutathione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Kai Sun</w:t>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ziesel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johannes M Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 298 (4), pp.101749. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.101749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583118v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein lipoylation in mitochondria requires Fe–S cluster assembly factors NFU4 and NFU5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Thiol Reductases in Deinococcus Bacteria and Roles in Stress Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew E Maclean</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Jean Del Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab501⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11030561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435679v1</w:t>
+                <w:t xml:space="preserve">hal-03617589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol Reductases in Deinococcus Bacteria and Roles in Stress Tolerance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Biochemical and Structural Insights on the Poplar Tau Glutathione Transferase GSTU19 and 20 Paralogs Binding Flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Morette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Viloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jean Del Rey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11030561⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.958586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617589v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Structural Insights on the Poplar Tau Glutathione Transferase GSTU19 and 20 Paralogs Binding Flavonoids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maturation and Assembly of Iron-Sulfur Cluster-Containing Subunits in the Mitochondrial Complex I From Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Morette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alicia López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.958586⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.916948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.916948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953075v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation and Assembly of Iron-Sulfur Cluster-Containing Subunits in the Mitochondrial Complex I From Plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural Insights into a Fusion Protein between a Glutaredoxin-like and a Ferredoxin-Disulfide Reductase Domain from an Extremophile Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.916948⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics10020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705940v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insights into a Fusion Protein between a Glutaredoxin-like and a Ferredoxin-Disulfide Reductase Domain from an Extremophile Bacterium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics10020024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.958490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610879v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda de Bont</w:t>
+                <w:t xml:space="preserve">The cytosolic &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; cysteine desulfurase ABA3 delivers sulfur to the sulfurtransferase STR18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Donnay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Kai Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (4), pp.101749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.101749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774111v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Redox-Sensitive Cysteine Is Required for PIN1At Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Selles</w:t>
+                <w:t xml:space="preserve">Protein lipoylation in mitochondria requires Fe–S cluster assembly factors NFU4 and NFU5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Franceschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Liebsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.735423⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (2), pp.997-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541790v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana 3-mercaptopyruvate sulfurtransferases interact with and are protected by reducing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.100429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Redox-Sensitive Cysteine Is Required for PIN1At Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.735423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.735423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304524v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Iron-Sulfur Cluster Binding, Redox Activity and Structural Properties of Chlamydomonas reinhardtii Glutaredoxin 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (5), pp.803. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10050803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241937v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene atlas of iron‐containing proteins in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Atypical Iron-Sulfur Cluster Binding, Redox Activity and Structural Properties of Chlamydomonas reinhardtii Glutaredoxin 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla‐toscano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Boussardon</w:t>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Law</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing-Huang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15154⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10050803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304452v1</w:t>
+                <w:t xml:space="preserve">hal-03241937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coumarin accumulation and trafficking in Arabidopsis thaliana : a complex and dynamic process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene atlas of iron‐containing proteins in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+                <w:t xml:space="preserve">Jonathan Przybyla‐toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Gao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17090⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (1), pp.258-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450444v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutaredoxins with iron-sulphur clusters in eukaryotes - Structure, function and impact on disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coumarin accumulation and trafficking in Arabidopsis thaliana : a complex and dynamic process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Berndt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnka Lefebvre‐legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2020.148317⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (4), pp.2062-2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304415v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron–sulfur proteins in plant mitochondria: roles and maturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Glutaredoxins with iron-sulphur clusters in eukaryotes - Structure, function and impact on disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1862 (1), pp.148317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2020.148317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03304521v1</w:t>
+                <w:t xml:space="preserve">hal-03304415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron–sulfur proteins in plant mitochondria: roles and maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 295 (6), pp.1727-1742. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (6), pp.2014-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473677v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinorhizobium meliloti YrbA binds divalent metal cations using two conserved histidines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roret</w:t>
+                <w:t xml:space="preserve">Is there a role for tau glutathione transferases in tetrapyrrole metabolism and retrograde signalling in plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Alloing</w:t>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (10), pp.51-64. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1801), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BSR20202956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000204v1</w:t>
+                <w:t xml:space="preserve">hal-02890959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Roland</w:t>
+                <w:t xml:space="preserve">Sinorhizobium meliloti YrbA binds divalent metal cations using two conserved histidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+                <w:t xml:space="preserve">Geneviève Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (10), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BSR20202956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533200v1</w:t>
+                <w:t xml:space="preserve">hal-03000204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a role for tau glutathione transferases in tetrapyrrole metabolism and retrograde signalling in plants?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Novel insights into the diversity of the sulfurtransferase family in photosynthetic organisms with emphasis on oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0404⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (4), pp.967-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890959v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into the diversity of the sulfurtransferase family in photosynthetic organisms with emphasis on oak</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Global Proteomic Approach Sheds New Light on Potential Iron-Sulfur Client Proteins of the Chloroplastic Maturation Factor NFU3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Taupin-Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15870⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21218121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545811v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Proteomic Approach Sheds New Light on Potential Iron-Sulfur Client Proteins of the Chloroplastic Maturation Factor NFU3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21218121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (14), pp.4171-4187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052853v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylglyoxal Detoxification Revisited: Role of Glutathione Transferase in Model Cyanobacterium Synechocystis sp. Strain PCC 6803</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kammerscheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mBio.00882-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis Mitochondrial Glutaredoxin GRXS15 Provides [2Fe-2S] Clusters for ISCA-Mediated [4Fe-4S] Cluster Maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamanna Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (23), pp.9237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21239237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of redox properties of FAD cofactor of Thermotoga maritima thioredoxin reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjaminas Valiauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimantas Čėnas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t>
+              <w:t xml:space="preserve">Chemija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6001/chemija.v31i3.4293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052839v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of redox properties of FAD cofactor of Thermotoga maritima thioredoxin reductase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemija</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6001/chemija.v31i3.4293⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (52), pp.18367-18378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945103v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thioredoxin-mediated recycling of Arabidopsis thaliana GRXS16 relies on a conserved C-terminal cysteine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas J Meyer</w:t>
+                <w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.11.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (6), pp.1727-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154449v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional, Structural and Biochemical Features of Plant Serinyl-Glutathione Transferases.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is There a Role for Glutaredoxins and BOLAs in the Perception of the Cellular Iron Status in Plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Taupin-Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00608⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139339v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Role for Glutaredoxins and BOLAs in the Perception of the Cellular Iron Status in Plants?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Ischebeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.712. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1875-1889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571980v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative protein folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Ischebeck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas J Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Riemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (3), pp.1230-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095655v1</w:t>
+                <w:t xml:space="preserve">hal-02154461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferases</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural genomics applied to the rust fungus Melampsora larici-populina reveals two candidate effector proteins adopting cystine knot and NTF2-like protein folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.18084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53816-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz213⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02352485v1</w:t>
+                <w:t xml:space="preserve">hal-02548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural genomics applied to the rust fungus Melampsora larici-populina reveals two candidate effector proteins adopting cystine knot and NTF2-like protein folds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (16), pp.4139-4154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53816-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02548559v1</w:t>
+                <w:t xml:space="preserve">hal-02352485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative protein folding</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Thioredoxin-Regulated α-Amylase 3 of Arabidopsis thaliana Is a Target of S-Glutathionylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libero Gurrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Distefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Pirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Horrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15436⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02154461v1</w:t>
+                <w:t xml:space="preserve">hal-02352493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thioredoxin-Regulated α-Amylase 3 of Arabidopsis thaliana Is a Target of S-Glutathionylation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Seung</w:t>
+                <w:t xml:space="preserve">Redox Homeostasis in Photosynthetic Organisms: Novel and Established Thiol-Based Molecular Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Fermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sparla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.155-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2018.7617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352493v1</w:t>
+                <w:t xml:space="preserve">hal-02350148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Homeostasis in Photosynthetic Organisms: Novel and Established Thiol-Based Molecular Mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Sparla</w:t>
+                <w:t xml:space="preserve">Functional, Structural and Biochemical Features of Plant Serinyl-Glutathione Transferases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2018.7617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350148v1</w:t>
+                <w:t xml:space="preserve">hal-02139339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved functions of Arabidopsis mitochondrial late-acting maturation factors in the trafficking of iron‑sulfur clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta A. Uzarska</w:t>
+                <w:t xml:space="preserve">The thioredoxin-mediated recycling of Arabidopsis thaliana GRXS16 relies on a conserved C-terminal cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
+                <w:t xml:space="preserve">Raphael Bchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Spantgar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Lill</w:t>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas J Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (2), pp.426-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2018.06.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01893946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural snapshots along the reaction mechanism of the atypical poplar thioredoxin-like2.1.</w:t>
+                <w:t xml:space="preserve">Conserved functions of Arabidopsis mitochondrial late-acting maturation factors in the trafficking of iron‑sulfur clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Chibani</w:t>
+                <w:t xml:space="preserve">Marta A. Uzarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Saul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Haouz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farah Spantgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13009⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1865 (9), pp.1250-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844909v1</w:t>
+                <w:t xml:space="preserve">hal-01893946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function and maturation of the Fe-S center in dihydroxyacid dehydratase from Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanyao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamanna Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajini Randeniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 293 (12), pp.4422-4433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA117.001592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles and maturation of iron–sulfur proteins in plastids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (4), pp.545-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00775-018-1532-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana TRXo Isoforms Bind an Iron–Sulfur Cluster and Reduce NFU Proteins In Vitro</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural snapshots along the reaction mechanism of the atypical poplar thioredoxin-like2.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Saul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 592 (6), pp.1030-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox7100142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02545816v1</w:t>
+                <w:t xml:space="preserve">hal-01844909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erv1 of Arabidopsis thaliana can directly oxidize mitochondrial intermembrane space proteins in the absence of redox-active Mia40.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana TRXo Isoforms Bind an Iron–Sulfur Cluster and Reduce NFU Proteins In Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-017-0445-8⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (10), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox7100142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629175v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural plasticity among glutathione transferase Phi members</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The redox control of photorespiration: from biochemical and physiological aspects to biotechnological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Gardeström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek A Kleczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.14138⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (4), pp.553-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593202v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redox control of photorespiration: from biochemical and physiological aspects to biotechnological considerations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post-translational modifications of Medicago truncatula glutathione peroxidase 1 induced by nitric oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Mirtziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12713⟩</w:t>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573241v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modifications of Medicago truncatula glutathione peroxidase 1 induced by nitric oxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covalent and Non-Covalent Associations Mediate MED28 Homo- Oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehad Shaikhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Brannstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Biochemistry &amp; Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2329-9029.1000189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573246v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent and Non-Covalent Associations Mediate MED28 Homo- Oligomerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Atypical protein disulfide isomerases (PDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Biochemistry &amp; Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 05 (02), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0174753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2329-9029.1000189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945082v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical protein disulfide isomerases (PDI)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Involvement of Arabidopsis glutaredoxin S14 in the maintenance of chlorophyll content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tourrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174753⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.2319-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562315v1</w:t>
+                <w:t xml:space="preserve">hal-01686869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Arabidopsis glutaredoxin S14 in the maintenance of chlorophyll content</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erv1 of Arabidopsis thaliana can directly oxidize mitochondrial intermembrane space proteins in the absence of redox-active Mia40.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Peleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13036⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-017-0445-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686869v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the Metabolic Role of Mitochondria during Developmental Leaf Senescence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural plasticity among glutathione transferase Phi members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastiaan Brouwer</w:t>
+                <w:t xml:space="preserve">Henri Pégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernilla Lindén</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Ziolkowska</w:t>
+                <w:t xml:space="preserve">Frédéric Gense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01463⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (15), pp.2442-2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494737v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into ascorbate regeneration in plants: investigating the redox and structural properties of dehydroascorbate reductases from Populus trichocarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 473 (6), pp.717-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20151147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastidic P2 glucose-6P dehydrogenase from poplar is modulated by thioredoxin m-type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Cardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+                <w:t xml:space="preserve">Alessia de Lillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia de Lillo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniela Castiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 252, pp.257-266. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.08.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Differentiation of Nitrogen-Fixing Bacteria by Microsymbiont Targeting of Plant Thioredoxin s1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Werner Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Werner Ribeiro</w:t>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+                <w:t xml:space="preserve">Olivier Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pierre</w:t>
+                <w:t xml:space="preserve">Marie Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (2), pp.250-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Poplar Rust-Induced Secreted Protein (RISP) Inhibits the Growth of the Leaf Rust Pathogen Melampsora larici-populina and Triggers Cell Culture Alkalinisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.e1001732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis glutaredoxin S17 and its partner NF-YC11/NC2α contribute to maintenance of the shoot apical meristem under long-day photoperiod</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the Metabolic Role of Mitochondria during Developmental Leaf Senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Chrobok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Knuesting</w:t>
+                <w:t xml:space="preserve">Simon R. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Bastiaan Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Maria</w:t>
+                <w:t xml:space="preserve">Pernilla Lindén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Kruse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
+                <w:t xml:space="preserve">Agnieszka Ziolkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 167 (4), pp.1643-58. </w:t>
+              <w:t xml:space="preserve">, 2016, 172 (4), pp.2132-2153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140698v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and redox characterization of the mediator complex and its associated transcription factor GeBPL, a GLABROUS1 enhancer binding protein.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quinone- and nitroreductase reactions of [i]Thermotoga maritima[/i] thioredoxin reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjaminas Valiauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20150132⟩</w:t>
+              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (2), pp.303-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18388/abp.2015_1003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269429v1</w:t>
+                <w:t xml:space="preserve">hal-01269392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinone- and nitroreductase reactions of [i]Thermotoga maritima[/i] thioredoxin reductase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biochemical and redox characterization of the mediator complex and its associated transcription factor GeBPL, a GLABROUS1 enhancer binding protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehad Shaikhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Brännström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Bygdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (2), pp.303-309. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 468 (3), pp.385-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18388/abp.2015_1003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20150132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269392v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1853 (6, SI), pp.1513-1527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9674,2389 +9686,2389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathionyl-hydroquinone reductases from poplar are plastidial proteins that deglutathionylate both reduced and oxidized glutathionylated quinones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
+                <w:t xml:space="preserve">The mitochondrial monothiol glutaredoxin S15 is essential for iron-sulfur protein maturation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Meux</w:t>
+                <w:t xml:space="preserve">Isabel Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Gualberto</w:t>
+                <w:t xml:space="preserve">Stephan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
+                <w:t xml:space="preserve">Thomas Nietzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 589 (1), pp.37 - 44. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (44), pp.13735-13740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1510835112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522015v1</w:t>
+                <w:t xml:space="preserve">hal-01269453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Glutathionyl-hydroquinone reductases from poplar are plastidial proteins that deglutathionylate both reduced and oxidized glutathionylated quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cerveau</w:t>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589 (1), pp.37 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579585v1</w:t>
+                <w:t xml:space="preserve">hal-01522015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitochondrial monothiol glutaredoxin S15 is essential for iron-sulfur protein maturation in Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Aller</w:t>
+                <w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Wagner</w:t>
+                <w:t xml:space="preserve">Delphine Cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nietzel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (44), pp.13735-13740. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1850 (8, SI), pp.1479-1496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1510835112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01269453v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and enzymatic insights into Lambda glutathione transferases from Populus trichocarpa, monomeric enzymes constituting an early divergent class specific to terrestrial plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis glutaredoxin S17 and its partner NF-YC11/NC2α contribute to maintenance of the shoot apical meristem under long-day photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
+                <w:t xml:space="preserve">Johannes Knuesting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascalita Prosper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20140390⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (4), pp.1643-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01050560v1</w:t>
+                <w:t xml:space="preserve">hal-01140698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol-based redox homeostasis and signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas A Meyer</w:t>
+                <w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe J Reichheld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose A Traverso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, pp.450 - 450. </w:t>
+              <w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579721v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monothiol Glutaredoxin-BolA Interactions: Redox Control of Arabidopsis thaliana BolA2 and SufE1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst156⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936792v1</w:t>
+                <w:t xml:space="preserve">hal-02548502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Spectroscopic Insights into BolA-Glutaredoxin Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael K. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 289 (35), pp.24588-24598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M114.572701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray structures of Nfs2, the plastidial cysteine desulfurase from Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Pégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70 (9), pp.1180-1185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053230X14017026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Pégeot</w:t>
+                <w:t xml:space="preserve">Characterization of poplar GrxS14 in different structural forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cha San Koh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+                <w:t xml:space="preserve">Yifei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t>
+              <w:t xml:space="preserve">Protein and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (5), pp.329-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13238-014-0042-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521321v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Putative roles of glutaredoxin-BolA holo-heterodimers in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp. e28564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.28564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548502v1</w:t>
+                <w:t xml:space="preserve">hal-01579702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of poplar GrxS14 in different structural forms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The still mysterious roles of cysteine-containing glutathione transferases in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13238-014-0042-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2014.00192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268571v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative roles of glutaredoxin-BolA holo-heterodimers in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Monothiol Glutaredoxin-BolA Interactions: Redox Control of Arabidopsis thaliana BolA2 and SufE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.28564⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.187-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579702v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The still mysterious roles of cysteine-containing glutathione transferases in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Structural and enzymatic insights into Lambda glutathione transferases from Populus trichocarpa, monomeric enzymes constituting an early divergent class specific to terrestrial plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascalita Prosper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, 22 p. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 462 (1), pp.39-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2014.00192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20140390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268957v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iron-sulfur cluster assembly machineries in plants: current knowledge and open questions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiol-based redox homeostasis and signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briat</w:t>
+                <w:t xml:space="preserve">Francisco J Cejudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Andreas A Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe J Reichheld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, pp.259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00259⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.450 - 450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920681v1</w:t>
+                <w:t xml:space="preserve">hal-01579721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of roGFP2-derived redox probes for measurement of the glutathione redox potential in the cytosol of severely glutathione-deficient rml1 seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas J. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a refined classification of class I dithiol glutaredoxins from poplar: biochemical basis for the definition of two subclasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monothiol glutaredoxins and A-type proteins: partners in Fe-S cluster trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne T. Mapolelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajini Randeniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (9), pp.3107 - 3115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2dt32263c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Nitrosylation and Denitrosylation of Cytoplasmic Glyceraldehyde-3-phosphate Dehydrogenase from Arabidopsis thaliana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariette Bedhomme</w:t>
+                <w:t xml:space="preserve">In the Absence of Thioredoxins, What Are the Reductants for Peroxiredoxins in Thermotoga maritima?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe H. Marchand</w:t>
+                <w:t xml:space="preserve">Alison Winger-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Festa</w:t>
+                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (31), pp.22777 - 22789. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (13), pp.1613 - 1622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.475467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.4739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577781v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine-based redox regulation and signaling in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12084,5908 +12096,5870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Absence of Thioredoxins, What Are the Reductants for Peroxiredoxins in Thermotoga maritima?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascalita Prosper</w:t>
+                <w:t xml:space="preserve">Mechanisms of Nitrosylation and Denitrosylation of Cytoplasmic Glyceraldehyde-3-phosphate Dehydrogenase from Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Winger-Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Samuel Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
+                <w:t xml:space="preserve">Mariette Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Festa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.4739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (31), pp.22777 - 22789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.475467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268123v1</w:t>
+                <w:t xml:space="preserve">hal-01577781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monothiol Glutaredoxins Can Bind Linear [Fe3S4](+) and [Fe4S4](2+) Clusters in Addition to [Fe2S2](2+) Clusters: Spectroscopic Characterization and Functional Implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priyanka Shakamuri</w:t>
+                <w:t xml:space="preserve">Overexpression, purification and enzymatic characterization of a recombinant plastidial glucose-6-phosphate dehydrogenase from barley (Hordeum vulgare cv. Nure) roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Castiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunil G. Naik</w:t>
+                <w:t xml:space="preserve">Donata Cafasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boi Hanh Huynh</w:t>
+                <w:t xml:space="preserve">Elio Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 135 (40), pp.15153-15164. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.266-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja407059n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578664v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Sinorhizobium meliloti glutaredoxins regulate iron metabolism and symbiotic bacteroid differentiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis thaliana Nfu2 Accommodates [2Fe-2S] or [4Fe-4S] Clusters and Is Competent for in Vitro Maturation of Chloroplast [2Fe-2S] and [4Fe-4S] Cluster-Containing Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanyao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Hopkins</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil G. Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Kun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02835.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (38), pp.6633 - 6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi4007622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01577790v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana Nfu2 Accommodates [2Fe-2S] or [4Fe-4S] Clusters and Is Competent for in Vitro Maturation of Chloroplast [2Fe-2S] and [4Fe-4S] Cluster-Containing Proteins</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Monothiol Glutaredoxins Can Bind Linear [Fe3S4](+) and [Fe4S4](2+) Clusters in Addition to [Fe2S2](2+) Clusters: Spectroscopic Characterization and Functional Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibali Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyanka Shakamuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil G. Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sung-Kun Kim</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boi Hanh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi4007622⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (40), pp.15153-15164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja407059n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268928v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression, purification and enzymatic characterization of a recombinant plastidial glucose-6-phosphate dehydrogenase from barley (Hordeum vulgare cv. Nure) roots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Two Sinorhizobium meliloti glutaredoxins regulate iron metabolism and symbiotic bacteroid differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane M. Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elio Pizzo</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.795 - 810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02835.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268539v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical thioredoxins in poplar: the glutathione-dependent thioredoxin-like 2.1 supports the activity of target enzymes possessing a single redox active cysteine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The iron-sulfur cluster assembly machineries in plants: current knowledge and open questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.197723⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137170v1</w:t>
+                <w:t xml:space="preserve">hal-00920681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity chromatography: a valuable strategy to isolate substrates of methionine sulfoxide reductases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Atypical thioredoxins in poplar: the glutathione-dependent thioredoxin-like 2.1 supports the activity of target enzymes possessing a single redox active cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jerome Garin</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.4153⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (2), pp.592-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.197723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268395v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathionylation of cytosolic glyceraldehyde-3-phosphate dehydrogenase from the model plant Arabidopsis thaliana is reversed by both glutaredoxins and thioredoxins in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 445, pp.337 - 347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20120505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Affinity chromatography: a valuable strategy to isolate substrates of methionine sulfoxide reductases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Marlene Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.79 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267887v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione regulates the transfer of iron-sulfur cluster from monothiol and dithiol glutaredoxins to apo ferredoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingjie Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein and Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (9), pp.714-721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13238-012-2051-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione- and glutaredoxin-dependent reduction of methionine sulfoxide reductase A</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.09.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643185v1</w:t>
+                <w:t xml:space="preserve">hal-01267887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroperoxide and peroxynitrite reductase activity of poplar thioredoxin-dependent glutathione peroxidase 5: kinetics, catalytic mechanism and oxidative inactivation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glutathione- and glutaredoxin-dependent reduction of methionine sulfoxide reductase A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 586 (21), pp.3894-3899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2012.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20111378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268025v1</w:t>
+                <w:t xml:space="preserve">hal-02643185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinone- and nitroreductase reactions of Thermotoga maritima 3 peroxiredoxin–nitroreductase hybrid enzyme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zilvinas Anusevicius</w:t>
+                <w:t xml:space="preserve">Hydroperoxide and peroxynitrite reductase activity of poplar thioredoxin-dependent glutathione peroxidase 5: kinetics, catalytic mechanism and oxidative inactivation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Misevičienė</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madia Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2012.08.014⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 442 (2), pp.369-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20111378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332162v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutaredoxin S12: Unique Properties for Redox Signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quinone- and nitroreductase reactions of Thermotoga maritima 3 peroxiredoxin–nitroreductase hybrid enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilvinas Anusevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Misevičienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.3933⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 528 (1), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2012.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268394v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid effects on activity and expression of barley (Hordeum vulgare) plastidial glucose-6-phosphate dehydrogenase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Glutaredoxin S12: Unique Properties for Redox Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Bedhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing-Huang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err100⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.17 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.3933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649210v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic study of protein disulfide isomerases from photosynthetic organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (1), pp.37 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Peroxiredoxins and NADPH-Dependent Thioredoxin Systems in the Model Legume Lotus japonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Tovar-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Matamoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Bustos-Sanmamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Josef Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Cejudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (3), pp.1535-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.177196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642064v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxiredoxins and NADPH-Dependent Thioredoxin Systems in the Model Legume Lotus japonicus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.177196⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386456v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">H-1, C-13, and N-15 resonance assignments of reduced GrxS14 from Populus tremula x tremuloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobai Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-33⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.121 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-010-9282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548481v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-1, C-13, and N-15 resonance assignments of reduced GrxS14 from Populus tremula x tremuloides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, EPUB 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642042v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium Affects the Glutathione/Glutaredoxin System in Germinating Pea Seeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Ströher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12011-010-8749-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (31), pp.27515-27527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02652310v1</w:t>
+                <w:t xml:space="preserve">hal-02545674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochemical properties of poplar thioredoxin z.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schürmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 585 (7), pp.1077-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02545674v1</w:t>
+                <w:t xml:space="preserve">hal-02644309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical properties of poplar thioredoxin z.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Cadmium Affects the Glutathione/Glutaredoxin System in Germinating Pea Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Smiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (1), pp.93 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12011-010-8749-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644309v1</w:t>
+                <w:t xml:space="preserve">hal-02652310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina A C. A. Cuomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and manipulation of the pathway-specific late regulator AlpW reveals Streptomyces ambofaciens as a new producer of kinamycins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Corre</w:t>
+                <w:t xml:space="preserve">Two-electron reduction of nitroaromatic compounds by Thermotoga maritima hybrid peroxiredoxin-nitroreductase enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hotel</w:t>
+                <w:t xml:space="preserve">Lina Miseviciene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilvinas Anusevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Sarlauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.143 - 148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00606766v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-electron reduction of nitroaromatic compounds by Thermotoga maritima hybrid peroxiredoxin-nitroreductase enzyme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and manipulation of the pathway-specific late regulator AlpW reveals Streptomyces ambofaciens as a new producer of kinamycins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Miseviciene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zilvinas Anusevicius</w:t>
+                <w:t xml:space="preserve">R. Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Sarlauskas</w:t>
+                <w:t xml:space="preserve">L. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vaz Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemija</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 ((5)), pp. 1142-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01269-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649470v1</w:t>
+                <w:t xml:space="preserve">hal-00606766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium induced mitochondrial redox changes in germinating pea seed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Abscisic acid effects on activity and expression of barley (Hordeum vulgare) plastidial glucose-6-phosphate dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donata Cafasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-010-9344-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (11), pp.4013 - 4023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663288v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative damage and redox change in pea seeds treated with cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Smiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (11-12), pp.801 - 807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered mutated glutaredoxins mimicking peculiar plant class III glutaredoxins bind iron-sulfur centers and possess reductase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 403 (3-4), pp.435 - 441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant glutaredoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 186 (2), pp.365-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11120-010-9550-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutaredoxins: roles in iron homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (1), pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tibs.2009.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chloroplastic thiol reducing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (1), pp.75-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11120-009-9501-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glutathione peroxidase gene family of Lotus japonicus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cadmium induced mitochondrial redox changes in germinating pea seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Smiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 181 (1), pp.103-114. </w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (6), pp.973-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02629.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10534-010-9344-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667256v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic study of the thioredoxin family in photosynthetic organisms with emphasis on populus trichocarpa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regeneration mechanisms of arabidopsis thaliana methionine sulfoxide reductases B by glutaredoxins and thioredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (28), pp.18963-18971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.015487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/ssn076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667708v1</w:t>
+                <w:t xml:space="preserve">hal-02665795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative splicing studies of the reactive oxygen species gene network in populus reveal two isoforms of high-isoelectric-point superoxide dismutase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaibhav Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 149 (4), pp.1848-1859. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration mechanisms of arabidopsis thaliana methionine sulfoxide reductases B by glutaredoxins and thioredoxins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution and diversity of glutaredoxins in photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (15), pp.2539-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-009-0054-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.015487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665795v1</w:t>
+                <w:t xml:space="preserve">hal-02668190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and diversity of glutaredoxins in photosynthetic organisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Structural and evolutionary aspects of thioredoxin reductases in photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schürmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-009-0054-y⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (6), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668190v1</w:t>
+                <w:t xml:space="preserve">hal-02656851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and evolutionary aspects of thioredoxin reductases in photosynthetic organisms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure-Function Relationship of the Chloroplastic Glutaredoxin S12 with an Atypical WCSYS Active Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Winger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2009.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (14), pp.9299-9310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M807998200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02656851v1</w:t>
+                <w:t xml:space="preserve">hal-02545616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Function Relationship of the Chloroplastic Glutaredoxin S12 with an Atypical WCSYS Active Site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
+                <w:t xml:space="preserve">The glutathione peroxidase gene family of Lotus japonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. Matamoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Naya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euan K. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (1), pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02629.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M807998200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02545616v1</w:t>
+                <w:t xml:space="preserve">hal-02667256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overproduction, purification, crystallization and preliminary X-ray analysis of the peroxiredoxin domain of a larger natural hybrid protein from Thermotoga maritima</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative genomic study of the thioredoxin family in photosynthetic organisms with emphasis on populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1744309107064391⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.308-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssn076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332178v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Synthesis of the Angucyclinone Antibiotic Alpomycin in Streptomyces ambofaciens by the Autoregulator Receptor AlpZ and Its Specific Ligand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Getting sick may help plants overcome abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01989-07⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (4), pp.738-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02673.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659448v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting sick may help plants overcome abiotic stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regulation of the Synthesis of the Angucyclinone Antibiotic Alpomycin in Streptomyces ambofaciens by the Autoregulator Receptor AlpZ and Its Specific Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. V. V Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuhua Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02673.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 190 (9), pp.3293 - 3305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01989-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659237v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atypical catalytic mechanism involving three cysteines of thioredoxin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Role of Glutathione in Photosynthetic Organisms: Emerging Functions for Glutaredoxins and Glutathionylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.143-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.59.032607.092811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M802093200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667186v1</w:t>
+                <w:t xml:space="preserve">hal-02660326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis and expression characteristics of chloroplastic Prx IIE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">An atypical catalytic mechanism involving three cysteines of thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 133 (3), pp.599-610. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (34), pp.23062-23072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01097.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M802093200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02118623v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplast monothiol glutaredoxins as scaffold proteins for the assembly and delivery of [2Fe–2S] clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibali Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Micaela Molina‐navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Claxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18000,6945 +17974,7117 @@
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (7), pp.1122-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/emboj.2008.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Glutathione in Photosynthetic Organisms: Emerging Functions for Glutaredoxins and Glutathionylation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Functional analysis and expression characteristics of chloroplastic Prx IIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane D. Lemaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Claire Bréhélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.59.032607.092811⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (3), pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01097.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660326v1</w:t>
+                <w:t xml:space="preserve">hal-02118623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ahrén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. J. Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00261893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the thiol-dependent antioxidant systems in the ectomycorrhizal Laccaria bicolor and the saprotrophic Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180 (2), pp.391-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02498.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity of thioredoxins and glutaredoxins as electron donors to two distinct classes of Arabidopsis plastidial methionine sulfoxide reductases B</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overproduction, purification, crystallization and preliminary X-ray analysis of the peroxiredoxin domain of a larger natural hybrid protein from Thermotoga maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Navaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.081⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (1), pp.29-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309107064391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929740v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structures of a Poplar Thioredoxin Peroxidase that Exhibits the Structure of Glutathione Peroxidases: Insights into Redox-driven Conformational Changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Mulliert</w:t>
+                <w:t xml:space="preserve">Functional and structural aspects of poplar cytosolic and plastidial type A methionine sulfoxide reductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tete-Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.04.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (5), pp.3367-3378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M605007200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03386486v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural aspects of poplar cytosolic and plastidial type A methionine sulfoxide reductases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specificity of thioredoxins and glutaredoxins as electron donors to two distinct classes of Arabidopsis plastidial methionine sulfoxide reductases B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gans</w:t>
+                <w:t xml:space="preserve">Christina Vieira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Issakidis-Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M605007200⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (23), pp.4371-4376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.07.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655515v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeroxiBase: The peroxidase database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Theiler</w:t>
+                <w:t xml:space="preserve">Crystal Structures of a Poplar Thioredoxin Peroxidase that Exhibits the Structure of Glutathione Peroxidases: Insights into Redox-driven Conformational Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Zamocky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Santosh Panjikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 370 (3), pp.512-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.04.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999868v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitochondrial type II peroxiredoxin from poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Keech</w:t>
+                <w:t xml:space="preserve">PeroxiBase: The peroxidase database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Passardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Eymery</w:t>
+                <w:t xml:space="preserve">Grégory Theiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Finkemeier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Marcel Zamocky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00785.x⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (12), pp.1605-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667238v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional, structural, and spectroscopic characterization of a glutathione-ligated [2Fe-2S] cluster in poplar glutaredoxin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Rouhier</w:t>
+                <w:t xml:space="preserve">The mitochondrial type II peroxiredoxin from poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Unno</w:t>
+                <w:t xml:space="preserve">Françoise Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bandyopadhyay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.K. Kim</w:t>
+                <w:t xml:space="preserve">Iris Finkemeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (1), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00785.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00253984v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox based anti-oxidant systems in plants: Biochemical and structural analyses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional, structural, and spectroscopic characterization of a glutathione-ligated [2Fe-2S] cluster in poplar glutaredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Corbier</w:t>
+                <w:t xml:space="preserve">N. Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Favier</w:t>
+                <w:t xml:space="preserve">H. Unno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Masip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104, pp.7379-7384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662632v1</w:t>
+                <w:t xml:space="preserve">hal-00253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-sensitive GFP in Arabidopsis thaliana is a quantitative biosensor for the redox potential of the cellular glutathione redox buffer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Meyer</w:t>
+                <w:t xml:space="preserve">Redox based anti-oxidant systems in plants: Biochemical and structural analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Brach</w:t>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1780 (11), pp.1249-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2007.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03280.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03386481v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant methionine sulfoxide reductase A and B multigenic families</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Redox-sensitive GFP in Arabidopsis thaliana is a quantitative biosensor for the redox potential of the cellular glutathione redox buffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Kreye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11120-006-9097-1⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.973-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03280.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929742v1</w:t>
+                <w:t xml:space="preserve">hal-03386481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering functional artificial hybrid proteins between poplar peroxiredoxin II and glutaredoxin or thioredoxin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plant methionine sulfoxide reductase A and B multigenic families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Vieira Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.01.099⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (2-3), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-006-9097-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02653205v1</w:t>
+                <w:t xml:space="preserve">hal-02929742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate peroxidase–thioredoxin interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Engineering functional artificial hybrid proteins between poplar peroxiredoxin II and glutaredoxin or thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emma Lloyd Raven</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 341 (4), pp.1300-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.01.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-006-9100-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655714v1</w:t>
+                <w:t xml:space="preserve">hal-02653205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant glutathione peroxidases are functional peroxiredoxins distributed in several subcellular compartments and regulated during biotic and abiotic stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">Identification of a new family of plant proteins loosely related to glutaredoxins with four CxxC motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (2-3), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-006-9083-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.089458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02669180v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new family of plant proteins loosely related to glutaredoxins with four CxxC motives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">Ascorbate peroxidase–thioredoxin interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel K. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lloyd Raven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89 (2-3), pp.71-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11120-006-9083-7⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 89 (2-3), pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-006-9100-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665437v1</w:t>
+                <w:t xml:space="preserve">hal-02655714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species generation and antioxidant systems in plant mitochondria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId552" w:history="1">
+                <w:t xml:space="preserve">Plant glutathione peroxidases are functional peroxiredoxins distributed in several subcellular compartments and regulated during biotic and abiotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00777.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142 (4), pp.1364-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.089458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05318443v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insight into poplar glutaredoxin C1 with a bridging iron-sulfur cluster at the active site</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reactive oxygen species generation and antioxidant systems in plant mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiharu Hase</w:t>
+                <w:t xml:space="preserve">Eric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masami Kusunoki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (26), pp.7998-8008. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 129 (1), pp.185-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi060444t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2006.00777.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655662v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of plant glutaredoxin systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural insight into poplar glutaredoxin C1 with a bridging iron-sulfur cluster at the active site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshiharu Hase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Kusunoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erl001⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (26), pp.7998-8008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi060444t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545530v1</w:t>
+                <w:t xml:space="preserve">hal-02655662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathionylation induces the dissociation of 1-Cys D-peroxiredoxin non-covalent homodimer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of plant glutaredoxin systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 381 (42), pp.31736-31742. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (8), pp.1685-1696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M602188200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erl001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661917v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: 1H, 15N, and 13C resonance assignments of reduced glutaredoxin C1 from Populus tremula x tremuloides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Glutathionylation induces the dissociation of 1-Cys D-peroxiredoxin non-covalent homodimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Noguera-Mazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-005-0497-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 381 (42), pp.31736-31742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M602188200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677439v1</w:t>
+                <w:t xml:space="preserve">hal-02661917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the proteins targeted by CDSP32, a plastidic thioredoxin participating in oxidative stress responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Magali Court</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 41 (1), pp.31-42. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 41, pp.31-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187481v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the proteins targeted by CDSP32, a plastidic thioredoxin participating in oxidative stress responses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Garin</w:t>
+                <w:t xml:space="preserve">The Arabidopsis Plastidic Methionine Sulfoxide Reductase B Proteins. Sequence and Activity Characteristics, Comparison of the Expression with Plastidic Methionine Sulfoxide Reductase A, and Induction by Photooxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Vieira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Court</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Del Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 138 (2), pp.909-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.062430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676534v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis Plastidic Methionine Sulfoxide Reductase B Proteins. Sequence and Activity Characteristics, Comparison of the Expression with Plastidic Methionine Sulfoxide Reductase A, and Induction by Photooxidative Stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The plant multigenic family of thiol peroxidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jean Del Rey</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.1413-1421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.062430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03187532v1</w:t>
+                <w:t xml:space="preserve">hal-02679702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR reveals a novel glutaredoxin-glutaredoxin interaction interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The plant thioredoxin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.08.035⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1), pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-004-4296-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679450v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant multigenic family of thiol peroxidases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NMR reveals a novel glutaredoxin-glutaredoxin interaction interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Krimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 353 (3), pp.629-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679702v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant thioredoxin system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Identification of Plant Glutaredoxin Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsenio Villarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj K Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-004-4296-4⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (7-8), pp.919-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2005.7.919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02679065v1</w:t>
+                <w:t xml:space="preserve">hal-02321218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plant Glutaredoxin Targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synergistic wood preservatives involving EDTA, irganox 1076 and 2-hydroxypyridine-N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mabicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Keech</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55, pp.203-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2005.7.919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02321218v1</w:t>
+                <w:t xml:space="preserve">hal-02680142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic wood preservatives involving EDTA, irganox 1076 and 2-hydroxypyridine-N-oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure and Solution NMR Dynamics of a D (Type II) Peroxiredoxin Glutaredoxin and Thioredoxin Dependent: A New Insight into the Peroxiredoxin Oligomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Jacquot</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (6), pp.1755-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi048226s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680142v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Solution NMR Dynamics of a D (Type II) Peroxiredoxin Glutaredoxin and Thioredoxin Dependent: A New Insight into the Peroxiredoxin Oligomerism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Letter to the Editor: 1H, 15N, and 13C resonance assignments of reduced glutaredoxin C1 from Populus tremula x tremuloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi048226s⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (3), pp.263-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-005-0497-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02680941v1</w:t>
+                <w:t xml:space="preserve">hal-02677439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant glutaredoxins: still mysterious reducing systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of the proteins targeted by CDSP32, a plastidic thioredoxin participating in oxidative stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Del Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02271.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-004-3410-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03143834v1</w:t>
+                <w:t xml:space="preserve">hal-03187481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor: 1H, 13C and 15N NMR assignment of the homodimeric poplar phloem type II peroxiredoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (1), pp.105-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000042965.46172.1b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor: 1H, 13C and 15N resonance assignments of poplar phloem glutaredoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Noguera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Krimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (2), pp.219-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000048849.02529.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thioredoxin h system of higher plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Active site mutagenesis and phospholipid hydroperoxide reductase activity of poplar type II peroxiredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 42, pp.265-271</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673403v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The thioredoxin h system of higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.265-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680157v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific form of thioredoxin h occurs in plant mitochondria and regulates the alternative oxidase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gerard</w:t>
+                <w:t xml:space="preserve">J.M. Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Gualberto</w:t>
+                <w:t xml:space="preserve">M.N. Jordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101 (40), pp.14545-14550</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680989v1</w:t>
+                <w:t xml:space="preserve">hal-02680157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active site mutagenesis and phospholipid hydroperoxide reductase activity of poplar type II peroxiredoxin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A specific form of thioredoxin h occurs in plant mitochondria and regulates the alternative oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 120, pp.57-62</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (40), pp.14545-14550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672433v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of polyclonal antibodies against multiple proteins in a single rabbit and subsequent isolation of the specific immunoglobulins as a tool for proteomics research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Decottignies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (2), pp.181-185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BA20030196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioredoxin links redox to the regulation of fundamental processes of plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William H. Vensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene K. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Hurkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (8), pp.2642-2647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0308583101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and catalytic properties of a peroxiredoxin-glutaredoxin hybrid from Neisseria meningitidis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Plant glutaredoxins: still mysterious reducing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(03)01156-6⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (11), pp.1266-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-004-3410-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386458v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and preliminary X-ray studies of the glutaredoxin from poplar in complex with glutathione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kauffman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, D59, pp.1043-1045. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444903006814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId741" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Redox Properties of Poplar Glutaredoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexios Vlamis-Gardikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Horst Lillig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens-Dirk Schwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (1), pp.15-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/152308603321223504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a third thioredoxin h in poplar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular and catalytic properties of a peroxiredoxin-glutaredoxin hybrid from Neisseria meningitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 554 (1-2), pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(03)01156-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675821v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a subgroup of thioredoxin h that requires GSH/Grx for its reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of a third thioredoxin h in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vlamis-Gardikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 555, pp.443-448</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.629-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679184v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant peroxiredoxins: alternative hydroperoxide scavenging enzymes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence for a subgroup of thioredoxin h that requires GSH/Grx for its reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 555, pp.443-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03386459v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the active site of plant glutaredoxin by site-directed mutagenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crytallization and preliminary X-ray data of a bifunctional peroxiredoxin from poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)03302-6⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, D58, pp.1501-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444902011782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141514v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins and related proteins in photosynthetic organisms: molecular basis for thiol dependent regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0006-2952(02)01177-2⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 973 (1), pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04692.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141500v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Poplar Glutaredoxin Expression by Optimization of the cDNA Sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/prep.2001.1574⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 973 (1), pp.520-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04693.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141520v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of an extended thioredoxin h from poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 114 (2), pp.165-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140202.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Poplar Glutaredoxin Expression by Optimization of the cDNA Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04692.x⟩</w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (2), pp.234-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/prep.2001.1574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141505v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crytallization and preliminary X-ray data of a bifunctional peroxiredoxin from poplar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Glutaredoxin-dependent Peroxiredoxin from Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Aubry</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444902011782⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (16), pp.13609-13614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111489200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02673347v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Plant peroxiredoxins: alternative hydroperoxide scavenging enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04693.x⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 74 (3), pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021218932260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141516v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutaredoxin-dependent Peroxiredoxin from Poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thioredoxins and related proteins in photosynthetic organisms: molecular basis for thiol dependent regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111489200⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64 (5-6), pp.1065-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-2952(02)01177-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141509v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring the active site of plant glutaredoxin by site-directed mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 511 (1-3), pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)03302-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of a new peroxiredoxin from poplar sieve tubes that uses either glutaredoxin or thioredoxin as a proton donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 127 (3), pp.1299-1309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.010586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24948,7713 +25094,7713 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chloroplastic Fe-S cluster maturation factors from Chlamydomonas, NFU1 and HCF101, have partially overlapping functions both in dark and light conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The hexameric atypical thioredoxin from poplar, DCC1,possesses a redox holdase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SFBBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFBBM, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319695v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hexameric atypical thioredoxin from poplar, DCC1,possesses a redox holdase activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CyReB, a biosensor dedicated to the dynamic monitoring of the intracellular cysteine pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Donnay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SFBBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFBBM, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306666v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of NFU1 and HCF101 in the insertion of [4Fe-4S] clusters in plastidial proteins of the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of the French society of photosynthesis. “The Many Facets of Photosynthesis”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">COST FeSImmChemNet scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319936v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyReB, a biosensor dedicated to the dynamic monitoring of the intracellular cysteine pool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Caubrière</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Butler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
+              <w:t xml:space="preserve">International congress of the French society of photosynthesis. “The Many Facets of Photosynthesis”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289229v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of NFU1 and HCF101 in the insertion of [4Fe-4S] clusters in plastidial proteins of the green microalga Chlamydomonas reinhardtii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The chloroplastic Fe-S cluster maturation factors from Chlamydomonas, NFU1 and HCF101, have partially overlapping functions both in dark and light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FeSImmChemNet scientific meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319713v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruce Morgan</w:t>
+                <w:t xml:space="preserve">Characterization of the chloroplastic NFU1 and HCF101, two [4Fe-4S] cluster transfer proteins of the sulfur mobilization (SUF) machinery in Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318842v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of [4Fe-4S] clusters in plastidial proteins of Chlamydomonas reinhardtii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The plant atypical thioredoxins DCC1 possess chaperone activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closing Symposium of the DFG Priority Program SPP 1927 “Iron-sulfur for life”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Potsdam (Germany), Germany</w:t>
+              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319719v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assembly and trafficking of iron sulfur clusters by NFU proteins in plastids is essential for photosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Johnson Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Human Sulfur Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Rouhier; Jérémy Couturier, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">Enzymes &amp; Photosynthesis- Key for a green and sustainable future. Japanese-European Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991152v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the chloroplastic NFU1 and HCF101, two [4Fe-4S] cluster transfer proteins of the sulfur mobilization (SUF) machinery in Chlamydomonas reinhardtii.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of the iron-sulfur cluster transfer protein NFU1 of the green microalga Chlamydomonas in chloroplast metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pyr Dit Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
+              <w:t xml:space="preserve">COST Action CA21115 – FeSImmChemNet’s Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628764v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant atypical thioredoxins DCC1 possess chaperone activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Donnay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628771v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly and trafficking of iron sulfur clusters by NFU proteins in plastids is essential for photosynthesis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzymes &amp; Photosynthesis- Key for a green and sustainable future. Japanese-European Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Plant and Human Sulfur Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Rouhier; Jérémy Couturier, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628782v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the iron-sulfur cluster transfer protein NFU1 of the green microalga Chlamydomonas in chloroplast metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Insertion of [4Fe-4S] clusters in plastidial proteins of Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action CA21115 – FeSImmChemNet’s Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Closing Symposium of the DFG Priority Program SPP 1927 “Iron-sulfur for life”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Potsdam (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319983v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Caubrière</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Butler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993682v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Caubrière</w:t>
+                <w:t xml:space="preserve">Functional characterization of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Butler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">7th Annual Meeting on Plant Ecology and Evolution (AMPEE7) "Small is beautiful, also in botany"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300871v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Trx-like 3 and 4 new players in the thiol-based redox metabolism in the chloroplast ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roles of glutaredoxin S15 and BOLA4 in the maturation of iron-sulfur proteins in mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compartmentalized redox biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan Riemer &amp; Carsten Berndt, Sep 2023, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bédoin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229620v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Characterization of NFU1 and HCF101, two [4Fe-4S] cluster transfer proteins of the sulfur mobilization (SUF) machinery in Chlamydomonas chloroplast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ragnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual Meeting on Plant Ecology and Evolution (AMPEE7) "Small is beautiful, also in botany"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">20th International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319994v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Butler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of glutaredoxin S15 and BOLA4 in the maturation of iron-sulfur proteins in mitochondria.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bédoin, France</w:t>
+              <w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628793v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of NFU1 and HCF101, two [4Fe-4S] cluster transfer proteins of the sulfur mobilization (SUF) machinery in Chlamydomonas chloroplast</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kairis</w:t>
+                <w:t xml:space="preserve">Are Trx-like 3 and 4 new players in the thiol-based redox metabolism in the chloroplast ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Princeton, United States</w:t>
+              <w:t xml:space="preserve">Compartmentalized redox biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Riemer &amp; Carsten Berndt, Sep 2023, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320028v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andreas J. Meyer</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Kai Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference for Plant Mitochondrial Biology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705989v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">3-mercaptopyruvate sulfurtransferases: new actors in sulfur trafficking and H2S mediated-redox signalling in plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Metalloenzymes – cofactor assembly, catalytic mechanism and redox partners”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628800v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD(P)H cofactor electroenzymatic regeneration for selective biocatalytic reductions in a hybrid flow reactor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maturation of iron-sulfur proteins in chloroplasts: focus on the NFU transfer proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, On Line, Switzerland</w:t>
+              <w:t xml:space="preserve">SPS “Symposium on redox regulation and carbon-nitrogen interactions in plants. A tribute to Pierre Gadal”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728428v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the chloroplastic iron-sulfur transfer protein NFU1 in the microalga Chlamydomonas reinhardtii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Redox properties of the plant atypical thioredoxin DCC1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Institute for Advanced Studies - Photosynthesis and primary production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Hermans, Feb 2022, e-conference, Belgium</w:t>
+              <w:t xml:space="preserve">Redox Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176818v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of iron-sulfur proteins in chloroplasts: focus on the NFU transfer proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The chloroplastic iron-sulfur transfer protein NFU1 is required for chlorophyll synthesis in the dark and fermentation in the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPS “Symposium on redox regulation and carbon-nitrogen interactions in plants. A tribute to Pierre Gadal”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781860v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-mercaptopyruvate sulfurtransferases: new actors in sulfur trafficking and H2S mediated-redox signalling in plants?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NAD(P)H cofactor electroenzymatic regeneration for selective biocatalytic reductions in a hybrid flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, On Line, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775274v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the chloroplastic iron-sulfur transfer protein NFU1 in the microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
+              <w:t xml:space="preserve">Brussels Institute for Advanced Studies - Photosynthesis and primary production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Hermans, Feb 2022, e-conference, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775204v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox properties of the plant atypical thioredoxin DCC1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Donnay</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop “Metalloenzymes – cofactor assembly, catalytic mechanism and redox partners”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781876v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chloroplastic iron-sulfur transfer protein NFU1 is required for chlorophyll synthesis in the dark and fermentation in the green microalga Chlamydomonas reinhardtii</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Kai Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781853v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene atlas of iron-containing proteins (ironOME) in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon R. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ziesel</w:t>
+                <w:t xml:space="preserve">Identification of client proteins of the chloroplastic iron-sulfur transfer protein NFU2 in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775257v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of client proteins of the chloroplastic iron-sulfur transfer protein NFU2 in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+                <w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedroletti Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas J. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Conference for Plant Mitochondrial Biology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766719v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the iron-sulfur transfer protein NFU1 of the microalga C. reinhardtii in chloroplast metabolism in the light, in the dark and in anaerobiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Caccamo</w:t>
+                <w:t xml:space="preserve">Towards the identification of novel metal- or thiol-based regulated proteins in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique, online seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online, France</w:t>
+              <w:t xml:space="preserve">International Symposium of the DFG Priority Program 1710 Dynamics of Thiol-based Redox Switches in Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, e-conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320159v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the iron-sulfur transfer protein NFU1 of the microalga C. reinhardtii in chloroplast metabolism in the light, in the dark and in anaerobiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The role of chloroplastic NFU in the green alga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlamy 2020+1. 19th International Conference on the Cell and Molecular Biology of Chlamydomonas.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Six-fours-les-plages, France</w:t>
+              <w:t xml:space="preserve">Online seminar series on “Iron-sulfur protein biogenesis 2021”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320120v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of chloroplastic NFU in the green alga Chlamydomonas reinhardtii</w:t>
+                <w:t xml:space="preserve">The Fe-S cluster assembly factors NFU4 and NFU5 are primarily required for protein lipoylation in plant mitochondria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online seminar series on “Iron-sulfur protein biogenesis 2021”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, e-seminar, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online seminars, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298704v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the identification of novel metal- or thiol-based regulated proteins in plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of the chloroplastic NFU3 iron-sulfur transfer protein in the microalga Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of the DFG Priority Program 1710 Dynamics of Thiol-based Redox Switches in Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, e-conference, Germany</w:t>
+              <w:t xml:space="preserve">International Bioenergy and environment congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, e-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197988v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of chloroplastic NFU in the green alga Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online seminar series on “Iron-sulfur protein biogenesis 2021”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+              <w:t xml:space="preserve">, Jun 2021, e-seminar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320168v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the chloroplastic NFU3 iron-sulfur transfer protein in the microalga Chlamydomonas reinhardtii.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Integration of the iron-sulfur transfer protein NFU1 of the microalga C. reinhardtii in chloroplast metabolism in the light, in the dark and in anaerobiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ragnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioenergy and environment congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, e-conference, France</w:t>
+              <w:t xml:space="preserve">Chlamy 2020+1. 19th International Conference on the Cell and Molecular Biology of Chlamydomonas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Six-fours-les-plages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197977v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fe-S cluster assembly factors NFU4 and NFU5 are primarily required for protein lipoylation in plant mitochondria.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of the iron-sulfur transfer protein NFU1 of the microalga C. reinhardtii in chloroplast metabolism in the light, in the dark and in anaerobiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ragnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online seminars, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique, online seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705957v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of Fe-S proteins in plant organelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th congress of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the ubiquitous mitochondrial glutaredoxin-like proteins of 12 kDa (MGP12) true glutaredoxins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol-based switches and redox regulation – from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur trafficking and H2S-mediated redox signaling in plants: roles of Arabidopsis 3-MP sulfurtransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maturation of Fe-S proteins in chloroplasts and mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamanna Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jacques Monod conference “Retrograde signalling from endosymbiotic organelles”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the function of the chloroplastic glutaredoxin S16 of Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Maria Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the biochemical properties of bacterial rhodanese fusion proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of mitochondrial NFU proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamanna Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of coumarin secretion by plant roots into the soil to improve iron nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are Fe-S cofactors and proteins assembled in plant cells? focus on NFUs, involved in the late steps of the maturation process in organelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Days of the French society of photosynthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana GRXS16, a multifaceted glutaredoxin in chloroplasts.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Who are the partners of mitochondrial Arabidopsis thaliana GRXS15 in trafficking of iron-sulfur clusters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta A. Uzarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Redox Biology Symposium, Redox regulation: Historical background and future developments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Redox meeting and Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Vandoeuvre Lès Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000213v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are the partners of mitochondrial Arabidopsis thaliana GRXS15 in trafficking of iron-sulfur clusters?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis thaliana GRXS16, a multifaceted glutaredoxin in chloroplasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas J Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox meeting and Conversation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Vandoeuvre Lès Nancy, France</w:t>
+              <w:t xml:space="preserve">3rd Redox Biology Symposium, Redox regulation: Historical background and future developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176965v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chloroplastic glutaredoxin S16: a plant-specific, two-domain protein with multiple biochemical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Conference on Redox Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the late-steps of FeS cluster assembly in plant organelles: focus on NFUs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kick off meeting of the COST action CA15133 FeSBioNET “The biogenesis of iron-sulfur proteins: from cellular biology to molecular aspects”.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular mechanisms of sulfur trafficking in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D.Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">hird meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function analysis of cysteine-containing glutathione transferases (GSTs) from Populus trichocarpa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The highly expanded thioredoxin and glutaredoxin classes in plants: specificities in the regeneration systems of enzymes using a sulfenic acid chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiol-based redox switches in life sciences, EMBO-ESF meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, san feliu de guixols, Spain</w:t>
+              <w:t xml:space="preserve">Theoretical and Practical Course “Redox Chemistry and Biology of Thiols” and associated symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198459v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The highly expanded thioredoxin and glutaredoxin classes in plants: specificities in the regeneration systems of enzymes using a sulfenic acid chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structure-function analysis of cysteine-containing glutathione transferases (GSTs) from Populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Practical Course “Redox Chemistry and Biology of Thiols” and associated symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">Thiol-based redox switches in life sciences, EMBO-ESF meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, san feliu de guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198450v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the partners of late-acting Fe-S transfer proteins belonging to the mitochondrial ISC machinery in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex Mitocross 2015: mitochondria at the crossroad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacques</w:t>
+                <w:t xml:space="preserve">Plastidial Nfu2 and Nfu3 are crucial for a proper root and shoot development in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunyao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przybyla-Toscano Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">7. International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000372v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastidial Nfu2 and Nfu3 are crucial for a proper root and shoot development in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
+                <w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, bergame, Italy</w:t>
+              <w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198457v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple facets of glutaredoxins: one fold, several partners and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Ströher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Reactive Oxygen and Nitrogen Species in Plants: from model systems to field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function analyses of plant glutathione transferases with catalytic cysteine residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Practical Course “Redox Chemistry and Biology of Thiols” and associated symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJB Symposium «Molecular Sciences, Facing Up to Major Societal Challenges».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gordon research conference “Thiol-based redox regulation and signalling”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, girone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198448v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon research conference “Thiol-based redox regulation and signalling”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, girone, Spain</w:t>
+              <w:t xml:space="preserve">IJB Symposium «Molecular Sciences, Facing Up to Major Societal Challenges».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198441v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastidial glutaredoxins: glutathione-dependent enzymes involved in detoxification, redox signalling and iron-sulfur cluster biogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Ströher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop - Sulfur Metabolism in Plants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into glutaredoxins and their multiple types of interactions with BolAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium of the DFG Priority Program SPP 1710 “Dynamics of Thiol-based Redox Switches in Cellular Physiology”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monothiol glutaredoxin and BolA in plants: two proteins with multiple interaction modes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Sulfur Metabolism in Plants: Molecular Physiology and Ecophysiology of Sulfur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the role of glutaredoxins and NFU proteins for the plastidial iron-sulfur cluster assembly machinary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunyao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Meeting of the Institute of Metals in Biology of Grenoble (IMBG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Ecole Doctorale RP2E. Biodiversité, Ingénierie écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Vandoeuvre-lès-Nancy, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32664,10603 +32810,10603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the chloroplastic FDX1 in different subcellular compartments of the green microalga Chlamydomonas reinhardtii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remacle Claire</w:t>
+                <w:t xml:space="preserve">A new resource for the community: inventory of Chlamydomonas reinhardtii iron-sulfur proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Inturri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FeSImmChemNet COST scientific meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318613v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new resource for the community: inventory of Chlamydomonas reinhardtii iron-sulfur proteins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Expression of the chloroplastic FDX1 in different subcellular compartments of the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inturri Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoudache Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terenzi Agustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remacle Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t>
+              <w:t xml:space="preserve">FeSImmChemNet COST scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318611v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of the fluorescent protein sensor roGFP2 for monitoring dehydroascorbate levels and dehydroascorbate reductase redox state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Torresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hexameric atypical thioredoxin from poplar, DCC1, possesses a redox holdase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying potential actors promoting protein persulfidation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Sulfur Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Heidelberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity. Biochemical characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and purification of Chlamydomonas reinhardtii hydrogenase HydA and maturation factors, HydG and HydEF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Aoudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on plant and human sulfur biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318661v1</w:t>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the chloroplastic ferredoxin 1 in mitochondria of the green microalga Chlamydomonas reinhardtii.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
+              <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pont-à Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318634v1</w:t>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Caubrière</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Butler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Pont-à Mousson, France</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994107v1</w:t>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and purification of Chlamydomonas reinhardtii hydrogenase HydA and maturation factors, HydG and HydEF.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maturation of iron-sulfur containing subunits of respiratory complex I in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318629v1</w:t>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruce Morgan</w:t>
+                <w:t xml:space="preserve">Role of the of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994082v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of iron-sulfur containing subunits of respiratory complex I in plants.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Torresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint malo, France</w:t>
+              <w:t xml:space="preserve">Plant Oxygen Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Juan-les-Pins / Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318638v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Functional characterization of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
+              <w:t xml:space="preserve">Journées Françaises de la Photosynthèse" SPhi 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318622v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards the understanding of the molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kuzmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de la Photosynthèse" SPhi 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">XI International Conference on Fe-S Proteins: Function, Biogenesis, and Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston-Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318646v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the understanding of the molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Toward the characterisation of an unexplored class of glutaredoxins in photosynthetic eucaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference on Fe-S Proteins: Function, Biogenesis, and Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston-Salem, United States</w:t>
+              <w:t xml:space="preserve">Village A2F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vandoeuvre -les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994135v1</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Oxygen Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Juan-les-Pins / Antibes, France</w:t>
+              <w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602106v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity. Biochemical characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Torresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">3rd international conference on plant and human sulfur biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993693v1</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the characterisation of an unexplored class of glutaredoxins in photosynthetic eucaryotes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">Expression of the chloroplastic ferredoxin 1 in mitochondria of the green microalga Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Aoudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village A2F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vandoeuvre -les-Nancy, France</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666604v1</w:t>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of iron-sulfur containing subunits of respiratory complex I in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd INUPRAG symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Trx-like 3 and 4 new players in the thiol-based redox metabolism in the chloroplast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting on compartmentalized redox biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a genetically-encoded biosensor to monitor an H2S-related metabolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Oddone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayana Benchoam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jj Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Redox Biology and Medicine (SfRBM) 30th Annual Conference and Society for Free Radical Research International (SFRRI) 21st Biennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Punta del Este, Uruguay, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfurtransferase-mediated formation of H2S and persulfidation in Arabidopsis thaliana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maturation of iron-sulfur-containing subunits of respiratory complex I in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775320v1</w:t>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex redox regulation of the SAL1 phosphatase present in plant organelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, sant feliu de guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of iron-sulfur-containing subunits of respiratory complex I in plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781848v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318675v1</w:t>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cysteine catabolism and the role of sulfurtransferases in persulfidation reactions in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cruz Cruz José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ziesel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Meyer Andreas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775303v1</w:t>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cysteine catabolism and the role of sulfurtransferases in persulfidation reactions in Arabidopsis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Iron-sulfur cluster formation and transfer using plant mitochondrial glutaredoxin-BOLA complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sainte-maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318678v1</w:t>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-sulfur cluster formation and transfer using plant mitochondrial glutaredoxin-BOLA complexes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sulfurtransferase-mediated formation of H2S and persulfidation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas J. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sainte-maxime, France</w:t>
+              <w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820255v1</w:t>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of cellular interactions and biochemical characterization of the chloroplastic NFU1 transfer protein from Chlamydomonas reinhardtii.</w:t>
+                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU3 transfer protein from Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlamy 2020+1. 19th International Conference on the Cell and Molecular Biology of Chlamydomonas.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Six-Fours-les-Plages, France</w:t>
+              <w:t xml:space="preserve">International Bioenergy and environment congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707828v1</w:t>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the role of an atypical mitochondrial ferredoxin from Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Röhricht Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne H Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online seminar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358427v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the role of an atypical mitochondrial ferredoxin from Arabidopsis thaliana.</w:t>
+                <w:t xml:space="preserve">Integration of the chloroplastic iron-sulfur transfer protein NFU1 from Chlamydomonas reinhardtii in chlorophyll metabolism in the dark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId932" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne H Meyer</w:t>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Dhondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online seminar, France</w:t>
+              <w:t xml:space="preserve">Sfphi2021 : Journées de la Société Française de Photosynthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705964v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the chloroplastic iron-sulfur transfer protein NFU1 from Chlamydomonas reinhardtii in chlorophyll metabolism in the dark</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shedding light on a H2S generating pathway in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfphi2021 : Journées de la Société Française de Photosynthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, online, France</w:t>
+              <w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId934" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298609v1</w:t>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU3 transfer protein from Chlamydomonas reinhardtii</w:t>
+                <w:t xml:space="preserve">Investigation of cellular interactions and biochemical characterization of the chloroplastic NFU1 transfer protein from Chlamydomonas reinhardtii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Noppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioenergy and environment congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, online, France</w:t>
+              <w:t xml:space="preserve">Chlamy 2020+1. 19th International Conference on the Cell and Molecular Biology of Chlamydomonas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Six-Fours-les-Plages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298613v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on a H2S generating pathway in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalleine Tiphaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358437v1</w:t>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing redox biosensors for sulfur compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and structural characterization of A. thaliana glutathione transferases from the tau class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol-based switches and redox regulation – from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Arabidopsis sulfurtransferase 18 participate to sulfur trafficking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol-based switches and redox regulation - from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The α-amylase 3 of Arabidopsis thaliana is protected by S-glutathionylation in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libero Gurrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libero Gurrieri</w:t>
+                <w:t xml:space="preserve">Luca Distefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Distefano</w:t>
+                <w:t xml:space="preserve">Claudia Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Pirone</w:t>
+                <w:t xml:space="preserve">Daniel Horrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Seung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">114° Congresso della Società Botanica Italiana onlus, VI INTERNATIONAL PLANT SCIENCE CONFERENCE (IPSC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of coumarin secretion by plant roots into the soil to improve iron nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Biologie Végétale SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIA40 of Arabidopsis thaliana is essential for the optimal in vitro oxidation of TIM and COX proteins</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decrypting the chloroplastic [fe-s] cluster assembly machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158695v1</w:t>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrypting the chloroplastic [fe-s] cluster assembly machinery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Decrypting the chloroplastic [Fe-S] cluster assembly machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
+              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869861v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrypting the chloroplastic [Fe-S] cluster assembly machinery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the biochemical properties of plastidial GRXS14 and mitochondrial GRXS15 isoforms of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951521v1</w:t>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of coumarin secretion by plant roots into the soil to improve iron nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Robe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the biochemical properties of plastidial GRXS14 and mitochondrial GRXS15 isoforms of Arabidopsis thaliana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Functional characterization of Arabidopsis BolA proteins in iron-sulfur center transfer pathways and in iron homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Taupin-Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12th International Plant Molecular Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158701v1</w:t>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur trafficking and H2S mediated-redox signalling in plants: Biochemical characterization of Arabidopsis thaliana 3-MP sulfurtransferases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Deciphering the biochemical properties of a bacterial ferredoxin-thioredoxin reductase-rhodanese fusion protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology (IPMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158693v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking the role of the plastidial NFU1 transfer protein in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the biochemical properties of a bacterial ferredoxin-thioredoxin reductase-rhodanese fusion protein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Sulfur trafficking and H2S mediated-redox signalling in plants: Biochemical characterization of Arabidopsis thaliana 3-MP sulfurtransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H.Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane D. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology (IPMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000393v1</w:t>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of Arabidopsis BolA proteins in iron-sulfur center transfer pathways and in iron homeostasis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial Fe-S cluster assembly in Arabidopsis thaliana: In vitro characterization of the properties and role of GRX, ISCA and NFU proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael K. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Plant Molecular Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId956" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951237v1</w:t>
+            <w:hyperlink r:id="rId959" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of glutathione transferases potentially involved in the metabolism of coumarins in Arabidopsis thaliana during iron deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Monod conference “Retrograde signalling from endosymbiotic organelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Meeting of the SPP1710/Study group redox biology of the GBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298648v1</w:t>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of glutathione transferases potentially involved in the metabolism of coumarins in Arabidopsis thaliana during iron deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the SPP1710/Study group redox biology of the GBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Jacques Monod conference “Retrograde signalling from endosymbiotic organelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298653v1</w:t>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Fe-S cluster assembly in Arabidopsis thaliana: In vitro characterization of the properties and role of GRX, ISCA and NFU proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">MIA40 of Arabidopsis thaliana is essential for the optimal in vitro oxidation of TIM and COX proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael K. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Madison, United States</w:t>
+              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId959" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158679v1</w:t>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia40 is not just a “poor man’s thioredoxin”</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the roles of Arabidopsis plastidial CGFS glutaredoxins: involvement of GRXS14 in the maintenance of chlorophyll content under specific physiological situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tourrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiol oxidation in toxicity and signalling.</w:t>
+              <w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298589v1</w:t>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FrenchBIC summer school, Methods for studying metals in biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the roles of Arabidopsis plastidial CGFS glutaredoxins: involvement of GRXS14 in the maintenance of chlorophyll content under specific physiological situations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Comparison of the redox properties of plant and yeast MIA40/ERV1 couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Peleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes M Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158359v1</w:t>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the redox properties of plant and yeast MIA40/ERV1 couples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Mia40 is not just a “poor man’s thioredoxin”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Peleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes M Herrmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t>
+              <w:t xml:space="preserve">Thiol oxidation in toxicity and signalling.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158362v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the biochemical properties of plant sulfurtransferases to dissect cellular sulfur trafficking mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of glutathione transferases potentially involved in the metabolism of coumarins in Arabidopsis thaliana during iron deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol oxidation in toxicity and signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FeSBioNet Training School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mitochondrial ferredoxin partners from Arabidospis thaliana leaves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards the function of the chloroplastic Arabidopsis thaliana glutaredoxin S16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Iron Nutrition and Interaction in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">3rd meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158345v1</w:t>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana NFU proteins participate in the final steps of the maturation of mitochondrial iron-sulfur proteins</w:t>
+                <w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana NFU transfer proteins: cooperation with ISCA proteins to deliver [4Fe-4S] cluster to specific apo-targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta A. Uzarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Muhlenhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conferences on Thiol-Based Redox Regulation &amp; Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barga, Italy</w:t>
+              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Madrid, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId969" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951566v1</w:t>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the function of the chloroplastic Arabidopsis thaliana glutaredoxin S16</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Arabidopsis thaliana NFU proteins participate in the final steps of the maturation of mitochondrial iron-sulfur proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Gordon Research Conferences on Thiol-Based Redox Regulation &amp; Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158354v1</w:t>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana NFU transfer proteins: cooperation with ISCA proteins to deliver [4Fe-4S] cluster to specific apo-targets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterization of BolA-metal complexes through Sinorhizobium meliloti YrbA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Madrid, Spain. 2016</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId975" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595219v1</w:t>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of BolA-metal complexes through Sinorhizobium meliloti YrbA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Identification of mitochondrial ferredoxin partners from Arabidospis thaliana leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléna Hego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Iron Nutrition and Interaction in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId977" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158348v1</w:t>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse structural forms involving BolA proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Structural investigation of poplar dehydroascorbate reductase by NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael K. Johnson</w:t>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t>
+              <w:t xml:space="preserve">2nd Redox meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vandoeuvre lès Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158306v1</w:t>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of poplar dehydroascorbate reductase by NMR spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Redox meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vandoeuvre lès Nancy, France</w:t>
+              <w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482685v1</w:t>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t>
+                <w:t xml:space="preserve">Deciphering the functions and partners of mitochondrial ferredoxins from Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">Chemistry &amp; Biology of Iron-Sulfur Clusters 6th International IMBG Meeting &amp; Advanced Courses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId981" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158314v1</w:t>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the functions and partners of mitochondrial ferredoxins from Arabidopsis thaliana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Diverse structural forms involving BolA proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael K. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry &amp; Biology of Iron-Sulfur Clusters 6th International IMBG Meeting &amp; Advanced Courses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Villard de Lans, France</w:t>
+              <w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158320v1</w:t>
+            <w:hyperlink r:id="rId986" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId985" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanyao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saravanan Subramanian</w:t>
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Subramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on the Biogenesis of Iron Sulphur Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Columbia, United States. 2013</w:t>
+              <w:t xml:space="preserve">7th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, South Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594163v1</w:t>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem I</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, South Carolina, United States</w:t>
+              <w:t xml:space="preserve">Euromar Magnetic Resonance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158292v1</w:t>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saravanan Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromar Magnetic Resonance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">7th International Conference on the Biogenesis of Iron Sulphur Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Columbia, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482665v1</w:t>
+                <w:t xml:space="preserve">hal-01594163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Arabidopsis thaliana BolA2 : Structure, Dynamics and Interaction with Glutaredoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters fer-soufre : rôle des glutarédoxines dans la machinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GTBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId994" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of glutaredoxins in iron-sulfur cluster biogenesis and intracellular iron sensing in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId996" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting and Second Advanced Courses of the IMBG: Metals Homeostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxide detoxification systems in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId998" w:history="1">
+            <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Abiotic Stress tolerance II. Section Plant Response to Oxidative Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure/function analysis of plant BolAs, deciphering their interaction with glutaredoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogenesis of iron sulphur proteins and regulatory functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId999" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Winger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Forum des Jeunes Chercheurs de la Société Française de Biochimie et de Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1000" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1002" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Winger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Barga, Italy</w:t>
+              <w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1002" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158003v1</w:t>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1003" w:history="1">
+            <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Winger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1001" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1003" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158072v1</w:t>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural diversity and specificities within the ferredoxin disulfide/thioredoxin reductase family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Inorganic and bioinorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781119951438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1005" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119951438.eibc2868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1004" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mitochondrion: from genome to proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalia Salinas-Giegé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitya Subrahmanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Chlamydomonas Sourcebook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.369-412, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-821430-5.00011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-based redox control in chloroplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Chemistry and Biology of Thiols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90219-9.00023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News on the redox front—A follow-up of ABR volume 52: Oxidative stress and redox regulation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, pp.355-378, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.abr.2021.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeS Cluster Assembly: Role of Monothiol Grxs and Nfu Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Inorganic and Bioinorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1016" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119951438.eibc2470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1015" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Alkylation Methods for Assessing the Protein Redox State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorespiration : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-64, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7225-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1017" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Messens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ursula Jakob; Dan Reichmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Stress and Redox Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.59-84, 2013, 978-94-007-5786-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-5787-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1022" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Regulation in Plants: Glutathione and “Redoxin” Related Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Josef Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ursula Jakob; Dan Reichmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Stress and Redox Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.213-231, 2013, 978-94-007-5786-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1024" w:history="1">
+            <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-5787-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutaredoxin: The Missing Link Between Thiol-Disulfide Oxidoreductases and Iron Sulfur Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research: Oxidative stress and redox regulations in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Elsevier, 2009, Advances in Botanical Research, 978-0-12-378622-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1026" w:history="1">
+            <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0065-2296(10)52013-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1025" w:history="1">
+            <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43270,91 +43416,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation rédox glutathion dépendante chez le peuplier : Isolement et caractérisation de la glutarédoxine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43364,265 +43510,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fe-S cluster assembly factors NFU4 and NFU5 are primarily required for protein lipoylation in mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Franceschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Liebsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1028" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857817v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mitochondrial ferredoxin-like is essential for the formation of complex I-containing respiratory supercomplexes in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Röhricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Forner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43632,114 +43778,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects fonctionnels et structuraux des systèmes thiorédoxine et glutarédoxine de peuplier et de leurs enzymes cibles, les peroxyrédoxines et les méthionine sulfoxyde réductases de type A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003NAN10104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1032"/>
+      <w:footerReference w:type="default" r:id="rId1035"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -43807,51 +43953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED98B7F8"/>
+    <w:nsid w:val="521DD332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -43955,51 +44101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A1B58CDF"/>
+    <w:nsid w:val="71C1C7C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -44103,51 +44249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="044DCC85"/>
+    <w:nsid w:val="E4B6399A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -44340,51 +44486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.108919" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caubri&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103785" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994161v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14010101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lopez-Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Das Neves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119797" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M Herrmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111949" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059912v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01176-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R&#246;hricht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad040" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kai Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ziesel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101749" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franceschetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Liebsch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sylvestre-Gonon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Viloria" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.958586" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.916948" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10020024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541790v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.735423" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100429" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Huang Gao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050803" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla&#8208;toscano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15154" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnka Lefebvre&#8208;legendre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Berndt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148317" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa578" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20202956" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0404" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545811v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15870" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052853v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Taupin-Broggini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218121" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kammerscheit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00882-20" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjaminas Valiauga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimantas &#268;&#279;nas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/chemija.v31i3.4293" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Moseler" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.11.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139339v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00608" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02571980v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz213" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154461v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Riemer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15436" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352493v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Gurrieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Distefano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pirone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Horrer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00993" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350148v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fermani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparla" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2018.7617" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893946v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Spantgar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.06.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Saul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816913v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyao Gao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajini Randeniya" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001592" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peleh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Backes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0445-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gense" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14138" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573241v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Gardestr&#246;m" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek A Kleczkowski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12713" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945082v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Shaikhali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Brannstrom" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9029.1000189" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562315v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174753" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686869v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourrette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13036" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chrobok" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Law" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Brouwer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Lind&#233;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ziolkowska" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01463" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gualberto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151147" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496820v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cardi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Lillo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castiglia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW2VWFM4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269429v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davoine" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Bygdell" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150132" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2015_1003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Matamoros" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saiz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bustos-Sanmamed" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Mulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv066" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269453v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nietzel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510835112" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050560v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20140390" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936792v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sudre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst156" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521194v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Johnson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.572701" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521313v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X14017026" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268571v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Li" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-014-0042-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28564" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268957v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2014.00192" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920681v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00259" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268531v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Meyer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00506" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268530v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00518" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268219v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne T. Mapolelo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32263c" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577781v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morisse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Festa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.475467" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00105" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268123v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger-Mendes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4739" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578664v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibali Bandyopadhyay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Shakamuri" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil G. Naik" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407059n" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577790v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M. Benyamina" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02835.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C743D96550594131838EAD3ED63103F954E53D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268928v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4007622" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268539v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Cafasso" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Pizzo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.10.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS6CRZX2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137170v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.197723" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268395v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4153" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268311v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120505" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386454v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Ouyang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Feng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-012-2051-4" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643185v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.020" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268025v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hugo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Trujillo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Srivastava" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20111378" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332162v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilvinas Anusevicius" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Misevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2012.08.014" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268394v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.3933" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649210v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err100" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648687v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386456v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tovar-M&#233;ndez" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Matamoros" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Josef Dietz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.177196" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642042v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobai Ren" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9282-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652310v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Smiri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chaoui" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-010-8749-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWJ17SR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644309v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.03.006" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649470v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Miseviciene" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sarlauskas" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663288v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9344-y" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D16F31HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667925v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.09.002" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6Q3XC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662291v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.11.050" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-387XLSW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663806v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03146.x" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657238v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9550-z" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545637v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2009.08.005" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667673v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9501-8" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DA2FE32481CC234F4322F87562AC9AD68A2579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667256v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Naya" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan K. James" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02629.x" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667708v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn076" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662132v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Srivastava" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nilsson" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133371" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665795v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.015487" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668190v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0054-y" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGG00HPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656851v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Eklund" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2009.03.005" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCXJBRQ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545616v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807998200" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332178v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barbey" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Navaza" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309107064391" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659237v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02673.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667186v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802093200" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118623v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01097.x" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0X0SZX3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332174v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Micaela Molina&#8208;navarro" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Claxton" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.50" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660326v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Lemaire" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.59.032607.092811" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929740v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira dos Santos" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.081" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386486v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Panjikar" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.031" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W39HGL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655515v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tete-Favier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Palladino" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605007200" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01999868v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Passardi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Theiler" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zamocky" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.005" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2WT1DSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667238v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Finkemeier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00785.x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RM7RBTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253984v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Unno" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masip" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kim" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386481v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Brach" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kreye" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03280.x" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929742v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira Dos Santos" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9097-1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5308E900FBA5527FFD6F59C003014F0855EFB8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653205v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.01.099" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX2CF2SH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655714v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel K. Macdonald" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lloyd Raven" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9100-x" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDPNC161-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669180v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.089458" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665437v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9083-7" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A6BB87AE8E5FC7375379B56463B2863378CC27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318443v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Jacquot" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00777.x" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L57JRH36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655662v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhong" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiharu Hase" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Kusunoki" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060444t" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9Z97H3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545530v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl001" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661917v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602188200" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677439v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-005-0497-x" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KRD9NTDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187481v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02271.x" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676534v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuine" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymery" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Court" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187532v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062430" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679450v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noguera" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krimm" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.08.035" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR0835QB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679702v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679065v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-4296-4" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31EF29EC88922DCC9DD49E05939E44D5A5EDFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321218v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villarejo" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj K Srivastava" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2005.7.919" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680941v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048226s" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8G10PX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143834v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacquot" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3410-y" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RQ9HKJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677501v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouillac" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000042965.46172.1b" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BF2CF08FA597CFB0382CFA79FA4E053B14526C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681554v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048849.02529.66" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16ZMVCF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673403v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672433v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671937v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BA20030196" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9376EC2BAFFA405A2D57C23D4A411B144440BE32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332173v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Vensel" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene K. Tanaka" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Hurkman" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308583101" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386458v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)01156-6" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674741v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. d'Ambrosio" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kauffman" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benedetti" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444903006814" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9PRWVW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386460v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Horst Lillig" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Dirk Schwenn" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/152308603321223504" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675821v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679184v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386459v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021218932260" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHVZSX7Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141514v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)03302-6" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141500v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01177-2" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQ3KXWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141520v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1574" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1XD86S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141495v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140202.x" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AA02B32673E7AC9E97E35E13F55CEC101A7595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141505v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04692.x" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3ST417K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673347v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echalier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902011782" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JB5HZKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141516v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04693.x" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SXLX984-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141509v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111489200" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319695v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306666v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319936v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289229v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319713v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05318842v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Zimmermann" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Morgan" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319719v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991152v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628764v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628771v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628782v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johnson Michael" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319983v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pyr Dit Ruys" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993682v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300871v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229620v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319994v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300881v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628793v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Christ" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320028v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ragnoli" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705989v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedroletti Luca" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628800v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728428v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176818v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781860v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775274v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775204v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781876v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781853v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176793v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775257v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766719v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roland" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320159v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bruckert" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320120v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298704v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320168v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197977v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larosa" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705957v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mclean" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Balk" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197997v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000210v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955303v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magno" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198404v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000211v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955576v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952560v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952587v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000213v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176965v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198418v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198428v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000214v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D.Lemaire" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198459v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198450v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198462v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000372v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacques" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198457v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunyao Gao" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przybyla-Toscano Jonathan" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198452v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198451v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198448v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198441v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198438v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198444v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000377v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952861v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Li&#232;vre" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318613v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inturri Sofia" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudache Yanis" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terenzi Agustina" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remacle Claire" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318611v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Inturri" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289249v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289245v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318661v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318634v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Terenzi" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994107v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318629v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994082v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318638v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boussardon" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318622v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318646v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994135v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuzmik" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602106v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993693v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666604v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300914v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318673v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318659v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302037v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bonilla" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oddone" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Benchoam" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Rios" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775320v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820252v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781848v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318675v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775303v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318678v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cruz Cruz Jos&#233;" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meyer Andreas" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820255v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707828v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Noppe" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358427v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine Tiphaine" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705964v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;hricht H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne H Meyer" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298609v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dhondt" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298613v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358437v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000388v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318681v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991609v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298595v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951139v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158695v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869861v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951521v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951465v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158701v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158693v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H.Marchand" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Lemaire" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158684v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000393v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951237v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298648v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298653v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158679v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298589v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158671v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158359v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158362v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158365v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951534v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158357v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158345v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Hego" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951566v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mclean" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azam" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158354v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595219v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Muhlenhoff" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158348v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158306v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482685v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158314v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158301v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158320v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594163v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Wu" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158292v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subramian" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482665v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482637v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158262v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482628v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158283v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158255v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158225v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158204v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628824v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2868" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176659v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamel" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Subrahmanian" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821430-5.00011-0" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706004v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90219-9.00023-6" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229149v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.010" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913009v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7225-8_4" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940943v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Messens" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Collet" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5787-5_3" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940924v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5787-5_8" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823131v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52013-5" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600417v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857817v2" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316486v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748118v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10104" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Inturri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70836" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14010101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caubri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.108919" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lopez-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Das Neves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119797" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01176-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R&#246;hricht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010102" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sylvestre-Gonon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Viloria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.958586" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.916948" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10020024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kai Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ziesel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101749" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franceschetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Liebsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.735423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Huang Gao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050803" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla&#8208;toscano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnka Lefebvre&#8208;legendre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Berndt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148317" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa578" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0404" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20202956" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15870" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Taupin-Broggini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kammerscheit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00882-20" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjaminas Valiauga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimantas &#268;&#279;nas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/chemija.v31i3.4293" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02571980v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Riemer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15436" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352485v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Moseler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz213" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Gurrieri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Distefano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pirone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Horrer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00993" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fermani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2018.7617" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00608" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.11.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TXN02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Spantgar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.06.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyao Gao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajini Randeniya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001592" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844909v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Saul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Gardestr&#246;m" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek A Kleczkowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12713" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945082v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Shaikhali" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Brannstrom" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9029.1000189" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562315v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174753" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourrette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13036" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629175v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peleh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Backes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0445-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gense" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14138" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gualberto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151147" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cardi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Lillo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castiglia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW2VWFM4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494737v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chrobok" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Law" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Brouwer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Lind&#233;n" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ziolkowska" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01463" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269392v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2015_1003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davoine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Bygdell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150132" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Matamoros" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saiz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bustos-Sanmamed" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Mulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv066" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269453v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nietzel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510835112" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Johnson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.572701" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521313v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X14017026" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268571v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Li" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-014-0042-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28564" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268957v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2014.00192" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936792v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sudre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst156" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050560v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20140390" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268531v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Meyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00506" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268530v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00518" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268219v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne T. Mapolelo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32263c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268123v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger-Mendes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4739" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00105" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morisse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Festa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.475467" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268539v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Cafasso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Pizzo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.10.008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS6CRZX2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268928v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil G. Naik" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4007622" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578664v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibali Bandyopadhyay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Shakamuri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407059n" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577790v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M. Benyamina" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02835.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C743D96550594131838EAD3ED63103F954E53D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920681v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00259" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137170v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.197723" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268311v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120505" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268395v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4153" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386454v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Ouyang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Feng" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-012-2051-4" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643185v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.020" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268025v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hugo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Trujillo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Srivastava" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20111378" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332162v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilvinas Anusevicius" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Misevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2012.08.014" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268394v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.3933" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648687v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386456v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tovar-M&#233;ndez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Matamoros" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Josef Dietz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.177196" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642042v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobai Ren" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9282-1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644309v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.03.006" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652310v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Smiri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chaoui" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-010-8749-3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWJ17SR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649470v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Miseviciene" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sarlauskas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649210v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err100" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667925v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.09.002" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6Q3XC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662291v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.11.050" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-387XLSW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663806v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03146.x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657238v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9550-z" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545637v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2009.08.005" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667673v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9501-8" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DA2FE32481CC234F4322F87562AC9AD68A2579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663288v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9344-y" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D16F31HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665795v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.015487" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662132v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Srivastava" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nilsson" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133371" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668190v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0054-y" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGG00HPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656851v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Eklund" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2009.03.005" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCXJBRQ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545616v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807998200" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667256v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Naya" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan K. James" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02629.x" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667708v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn076" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659237v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02673.x" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660326v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Lemaire" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.59.032607.092811" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667186v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802093200" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332174v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Micaela Molina&#8208;navarro" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Claxton" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.50" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118623v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01097.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0X0SZX3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332178v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barbey" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Navaza" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309107064391" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655515v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tete-Favier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Palladino" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605007200" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929740v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira dos Santos" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.081" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386486v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Panjikar" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.031" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W39HGL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01999868v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Passardi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Theiler" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zamocky" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.005" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2WT1DSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667238v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Finkemeier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00785.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RM7RBTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253984v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Unno" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masip" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kim" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386481v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Brach" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kreye" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03280.x" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929742v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira Dos Santos" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9097-1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5308E900FBA5527FFD6F59C003014F0855EFB8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653205v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.01.099" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX2CF2SH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665437v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9083-7" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A6BB87AE8E5FC7375379B56463B2863378CC27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655714v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel K. Macdonald" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lloyd Raven" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9100-x" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDPNC161-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669180v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.089458" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318443v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Jacquot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00777.x" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L57JRH36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655662v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhong" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiharu Hase" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Kusunoki" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060444t" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9Z97H3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545530v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl001" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661917v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602188200" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676534v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuine" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymery" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Court" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187532v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062430" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679702v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679065v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-4296-4" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31EF29EC88922DCC9DD49E05939E44D5A5EDFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679450v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noguera" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krimm" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.08.035" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR0835QB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321218v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villarejo" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj K Srivastava" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2005.7.919" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680941v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048226s" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8G10PX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677439v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-005-0497-x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KRD9NTDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187481v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02271.x" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677501v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouillac" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000042965.46172.1b" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BF2CF08FA597CFB0382CFA79FA4E053B14526C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681554v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048849.02529.66" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16ZMVCF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672433v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673403v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671937v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BA20030196" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9376EC2BAFFA405A2D57C23D4A411B144440BE32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332173v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Vensel" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene K. Tanaka" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Hurkman" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308583101" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143834v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacquot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3410-y" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RQ9HKJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674741v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. d'Ambrosio" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kauffman" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benedetti" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444903006814" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9PRWVW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386460v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Horst Lillig" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Dirk Schwenn" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/152308603321223504" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386458v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)01156-6" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675821v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679184v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673347v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echalier" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902011782" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JB5HZKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141505v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04692.x" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3ST417K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141516v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04693.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SXLX984-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141495v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140202.x" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AA02B32673E7AC9E97E35E13F55CEC101A7595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141520v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1574" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1XD86S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141509v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111489200" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386459v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021218932260" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHVZSX7Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141500v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01177-2" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQ3KXWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141514v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)03302-6" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306666v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289229v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319713v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319936v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319695v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628764v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628771v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628782v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johnson Michael" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319983v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pyr Dit Ruys" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993682v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991152v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319719v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05318842v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Zimmermann" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Morgan" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319994v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628793v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Christ" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320028v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ragnoli" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300881v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300871v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229620v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775204v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775274v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781860v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781876v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781853v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728428v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176818v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628800v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775257v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176793v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766719v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roland" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705989v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedroletti Luca" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320168v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705957v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mclean" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Balk" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197977v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larosa" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298704v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320120v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bruckert" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320159v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197997v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000210v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955303v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magno" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198404v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000211v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955576v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952560v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952587v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176965v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000213v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198418v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198428v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000214v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D.Lemaire" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198450v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198459v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198462v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198457v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunyao Gao" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przybyla-Toscano Jonathan" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000372v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacques" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198452v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198451v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198441v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198448v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198438v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198444v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000377v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952861v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Li&#232;vre" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318611v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318613v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inturri Sofia" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudache Yanis" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terenzi Agustina" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remacle Claire" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289249v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289245v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318629v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Terenzi" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994107v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994082v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318638v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boussardon" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318622v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602106v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318646v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994135v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuzmik" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666604v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993693v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318661v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318634v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300914v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318673v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318659v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302037v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bonilla" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oddone" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Benchoam" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Rios" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781848v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820252v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318675v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775303v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318678v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cruz Cruz Jos&#233;" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meyer Andreas" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820255v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775320v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298613v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705964v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;hricht H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne H Meyer" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298609v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dhondt" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358437v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707828v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Noppe" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358427v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine Tiphaine" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000388v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318681v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991609v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298595v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951139v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869861v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951521v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158701v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951465v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951237v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000393v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158684v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158693v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H.Marchand" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Lemaire" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158679v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298653v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298648v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158695v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158359v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158671v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158362v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298589v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158365v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951534v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158357v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158354v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595219v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Muhlenhoff" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951566v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mclean" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azam" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158348v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158345v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Hego" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482685v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158314v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158320v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158301v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158306v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158292v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subramian" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482665v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594163v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Wu" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482637v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158262v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482628v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158283v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158255v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158225v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158204v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628824v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2868" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176659v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamel" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Subrahmanian" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821430-5.00011-0" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706004v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90219-9.00023-6" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229149v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.010" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913009v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7225-8_4" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940943v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Messens" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Collet" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5787-5_3" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940924v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5787-5_8" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823131v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52013-5" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600417v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857817v2" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316486v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748118v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10104" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>