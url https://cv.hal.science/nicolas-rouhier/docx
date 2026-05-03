--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -636,663 +636,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation of a cysteine tetrad in the recycling mechanism of methionine sulfoxide reductase A from radiation-tolerant Deinococcus bacteria</w:t>
+                <w:t xml:space="preserve">Dual Roles of Reducing Systems in Protein Persulfidation and Depersulfidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rey</w:t>
+                <w:t xml:space="preserve">Zhichao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Carassus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141063⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox14010101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011335v1</w:t>
+                <w:t xml:space="preserve">hal-04994161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda de Bont</w:t>
+                <w:t xml:space="preserve">Ferredoxin NADP+ reductase for NADPH and NADH regeneration in a flow bioelectrochemical reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Donnay</w:t>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.108919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.108919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003731v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Roles of Reducing Systems in Protein Persulfidation and Depersulfidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of a bacterial cysteine desulfurase to redox-sensitive green fluorescent protein produces a highly sensitive cysteine biosensor for monitoring changes in intracellular cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox14010101⟩</w:t>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 85, pp.103785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2025.103785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994161v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of a bacterial cysteine desulfurase to redox-sensitive green fluorescent protein produces a highly sensitive cysteine biosensor for monitoring changes in intracellular cysteine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation of a cysteine tetrad in the recycling mechanism of methionine sulfoxide reductase A from radiation-tolerant Deinococcus bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Moseler</w:t>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+                <w:t xml:space="preserve">Chloé Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Collet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.redox.2025.103785⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1873 (3), pp.141063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2025.141063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289196v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferredoxin NADP+ reductase for NADPH and NADH regeneration in a flow bioelectrochemical reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim El Housseini</w:t>
+                <w:t xml:space="preserve">Potential unrecognized redox-active atypical thioredoxins in eukaryote photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.108919. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.108919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099739v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Expanded LYR Motif‐Containing Protein Family in Archaeplastida</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Das Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1653,1650 +1653,1650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferredoxins at the crossroads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of Arabidopsis thaliana COX19 Using the Combined Action of ERV1 and Glutathione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes M Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41589-022-01176-3⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059912v1</w:t>
+                <w:t xml:space="preserve">hal-04592940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and roles of cysteine desulfurases in photosynthetic organisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferredoxins at the crossroads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad065⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.129-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-022-01176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593074v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial ferredoxin-like is essential for forming complex I-containing supercomplexes in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity and roles of cysteine desulfurases in photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (11), pp.3345-3360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059909v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitochondrial ferredoxin-like is essential for forming complex I-containing supercomplexes in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Röhricht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Caccamo</w:t>
+                <w:t xml:space="preserve">Joachim Forner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Vega de Luna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">Clément Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191 (4), pp.2170-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389949v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between the Reversible Oxidation of the Single Cysteine Residue and the Physiological Function of the Mitochondrial Glutaredoxin S15 from Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascorbate Peroxidase 2 (APX2) of Chlamydomonas Binds Copper and Modulates the Copper Insertion into Plastocyanin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Vega de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïck Christ</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khadija Wahni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander N Volkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12010102⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059914v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Arabidopsis thaliana COX19 Using the Combined Action of ERV1 and Glutathione</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between the Reversible Oxidation of the Single Cysteine Residue and the Physiological Function of the Mitochondrial Glutaredoxin S15 from Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes M Herrmann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Loïck Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.1949. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12111949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12010102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592940v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol Reductases in Deinococcus Bacteria and Roles in Stress Tolerance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Protein lipoylation in mitochondria requires Fe–S cluster assembly factors NFU4 and NFU5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jean Del Rey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew E Maclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Franceschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Liebsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox11030561⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (2), pp.997-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiab501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617589v1</w:t>
+                <w:t xml:space="preserve">hal-03435679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and Structural Insights on the Poplar Tau Glutathione Transferase GSTU19 and 20 Paralogs Binding Flavonoids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cytosolic &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; cysteine desulfurase ABA3 delivers sulfur to the sulfurtransferase STR18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+                <w:t xml:space="preserve">Sheng-Kai Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.958586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298 (4), pp.101749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.101749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953075v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation and Assembly of Iron-Sulfur Cluster-Containing Subunits in the Mitochondrial Complex I From Plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Keech</w:t>
+                <w:t xml:space="preserve">Thiol Reductases in Deinococcus Bacteria and Roles in Stress Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Del Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.916948⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox11030561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705940v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insights into a Fusion Protein between a Glutaredoxin-like and a Ferredoxin-Disulfide Reductase Domain from an Extremophile Bacterium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Biochemical and Structural Insights on the Poplar Tau Glutathione Transferase GSTU19 and 20 Paralogs Binding Flavonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Morette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Viloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2022.958586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inorganics10020024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03610879v1</w:t>
+                <w:t xml:space="preserve">hal-03953075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Maturation and Assembly of Iron-Sulfur Cluster-Containing Subunits in the Mitochondrial Complex I From Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.958490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.916948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.916948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774111v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cytosolic &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; cysteine desulfurase ABA3 delivers sulfur to the sulfurtransferase STR18</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Insights into a Fusion Protein between a Glutaredoxin-like and a Ferredoxin-Disulfide Reductase Domain from an Extremophile Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Selles</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2022.101749⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics10020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583118v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein lipoylation in mitochondria requires Fe–S cluster assembly factors NFU4 and NFU5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox regulation of enzymes involved in sulfate assimilation and in the synthesis of sulfur-containing amino acids and glutathione in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 188 (2), pp.997-1013. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.958490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiab501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.958490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435679v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana 3-mercaptopyruvate sulfurtransferases interact with and are protected by reducing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.100429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3330,103 +3330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Redox-Sensitive Cysteine Is Required for PIN1At Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boutilliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.735423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3460,64 +3460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, Evolution and Specificities of Iron-Sulfur Proteins and Maturation Factors in Chloroplasts from Algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,51 +3724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene atlas of iron‐containing proteins in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla‐toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linnka Lefebvre‐legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 229 (4), pp.2062-2079. </w:t>
@@ -3988,51 +3988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutaredoxins with iron-sulphur clusters in eukaryotes - Structure, function and impact on disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4092,64 +4092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron–sulfur proteins in plant mitochondria: roles and maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,157 +4203,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a role for tau glutathione transferases in tetrapyrrole metabolism and retrograde signalling in plants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 375 (1801), </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (6), pp.1727-1742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890959v1</w:t>
+                <w:t xml:space="preserve">hal-02473677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinorhizobium meliloti YrbA binds divalent metal cations using two conserved histidines</w:t>
               </w:r>
@@ -4365,2338 +4369,2334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioscience Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (10), pp.51-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BSR20202956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into the diversity of the sulfurtransferase family in photosynthetic organisms with emphasis on oak</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Selles</w:t>
+                <w:t xml:space="preserve">Is there a role for tau glutathione transferases in tetrapyrrole metabolism and retrograde signalling in plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1801), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02545811v1</w:t>
+                <w:t xml:space="preserve">hal-02890959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Proteomic Approach Sheds New Light on Potential Iron-Sulfur Client Proteins of the Chloroplastic Maturation Factor NFU3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maël Taupin-Broggini</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (21), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (14), pp.4171-4187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21218121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052853v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU2 transfer protein in Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">A Global Proteomic Approach Sheds New Light on Potential Iron-Sulfur Client Proteins of the Chloroplastic Maturation Factor NFU3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roland</w:t>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+                <w:t xml:space="preserve">Maël Taupin-Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa166⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21218121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533200v1</w:t>
+                <w:t xml:space="preserve">hal-03052853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylglyoxal Detoxification Revisited: Role of Glutathione Transferase in Model Cyanobacterium Synechocystis sp. Strain PCC 6803</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Novel insights into the diversity of the sulfurtransferase family in photosynthetic organisms with emphasis on oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00882-20⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (4), pp.967-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928172v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis Mitochondrial Glutaredoxin GRXS15 Provides [2Fe-2S] Clusters for ISCA-Mediated [4Fe-4S] Cluster Maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methylglyoxal Detoxification Revisited: Role of Glutathione Transferase in Model Cyanobacterium Synechocystis sp. Strain PCC 6803</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kammerscheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamanna Azam</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (23), pp.9237. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21239237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00882-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076877v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of redox properties of FAD cofactor of Thermotoga maritima thioredoxin reductase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjaminas Valiauga</w:t>
+                <w:t xml:space="preserve">The Arabidopsis Mitochondrial Glutaredoxin GRXS15 Provides [2Fe-2S] Clusters for ISCA-Mediated [4Fe-4S] Cluster Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemija</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6001/chemija.v31i3.4293⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945103v1</w:t>
+                <w:t xml:space="preserve">hal-03076877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Characterization of redox properties of FAD cofactor of Thermotoga maritima thioredoxin reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjaminas Valiauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narimantas Čėnas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 295 (52), pp.18367-18378. </w:t>
+              <w:t xml:space="preserve">Chemija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.191-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6001/chemija.v31i3.4293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052839v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastidial Arabidopsis thaliana NFU1 protein binds and delivers [4Fe-4S] clusters to specific client proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">[4Fe-4S] cluster trafficking mediated by Arabidopsis mitochondrial ISCA and NFU proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tamanna Azam</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 295 (6), pp.1727-1742. </w:t>
+              <w:t xml:space="preserve">, 2020, 295 (52), pp.18367-18378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.011034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.015726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473677v1</w:t>
+                <w:t xml:space="preserve">hal-03052839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Role for Glutaredoxins and BOLAs in the Perception of the Cellular Iron Status in Plants?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The thioredoxin-mediated recycling of Arabidopsis thaliana GRXS16 relies on a conserved C-terminal cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas J Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00712⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1863 (2), pp.426-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571980v2</w:t>
+                <w:t xml:space="preserve">hal-02154449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+                <w:t xml:space="preserve">Functional, Structural and Biochemical Features of Plant Serinyl-Glutathione Transferases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095655v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative protein folding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Riemer</w:t>
+                <w:t xml:space="preserve">Is There a Role for Glutaredoxins and BOLAs in the Perception of the Cellular Iron Status in Plants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Taupin-Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15436⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02154461v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural genomics applied to the rust fungus Melampsora larici-populina reveals two candidate effector proteins adopting cystine knot and NTF2-like protein folds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lorrain</w:t>
+                <w:t xml:space="preserve">Iron–sulfur protein NFU2 is required for branched-chain amino acid synthesis in Arabidopsis roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Tsan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Petre</w:t>
+                <w:t xml:space="preserve">Till Ischebeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53816-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1875-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548559v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Selles</w:t>
+                <w:t xml:space="preserve">Structural genomics applied to the rust fungus Melampsora larici-populina reveals two candidate effector proteins adopting cystine knot and NTF2-like protein folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine de Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Maria Moseler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erz213⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.18084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53816-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02352485v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thioredoxin-Regulated α-Amylase 3 of Arabidopsis thaliana Is a Target of S-Glutathionylation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Distefano</w:t>
+                <w:t xml:space="preserve">Oxidative protein folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas J Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Pirone</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Riemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00993⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221 (3), pp.1230-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02352493v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Homeostasis in Photosynthetic Organisms: Novel and Established Thiol-Based Molecular Mechanisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2018.7617⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (16), pp.4139-4154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02350148v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional, Structural and Biochemical Features of Plant Serinyl-Glutathione Transferases.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Keech</w:t>
+                <w:t xml:space="preserve">Redox Homeostasis in Photosynthetic Organisms: Novel and Established Thiol-Based Molecular Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Fermani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sparla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00608⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.155-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2018.7617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139339v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thioredoxin-mediated recycling of Arabidopsis thaliana GRXS16 relies on a conserved C-terminal cysteine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna-Maria Moseler</w:t>
+                <w:t xml:space="preserve">The Thioredoxin-Regulated α-Amylase 3 of Arabidopsis thaliana Is a Target of S-Glutathionylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libero Gurrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Distefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bchini</w:t>
+                <w:t xml:space="preserve">Claudia Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas J Meyer</w:t>
+                <w:t xml:space="preserve">Daniel Horrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Seung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.11.014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02154449v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved functions of Arabidopsis mitochondrial late-acting maturation factors in the trafficking of iron‑sulfur clusters</w:t>
               </w:r>
@@ -6721,51 +6721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Spantgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6944,477 +6944,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function and maturation of the Fe-S center in dihydroxyacid dehydratase from Arabidopsis</w:t>
+                <w:t xml:space="preserve">Structural snapshots along the reaction mechanism of the atypical poplar thioredoxin-like2.1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanyao Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tamanna Azam</w:t>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajini Randeniya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Frederick Saul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.001592⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 592 (6), pp.1030-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01816913v1</w:t>
+                <w:t xml:space="preserve">hal-01844909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles and maturation of iron–sulfur proteins in plastids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Function and maturation of the Fe-S center in dihydroxyacid dehydratase from Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanyao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajini Randeniya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00775-018-1532-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (12), pp.4422-4433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.001592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690262v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural snapshots along the reaction mechanism of the atypical poplar thioredoxin-like2.1.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Roles and maturation of iron–sulfur proteins in plastids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Haouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 592 (6), pp.1030-1041. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.545-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00775-018-1532-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844909v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana TRXo Isoforms Bind an Iron–Sulfur Cluster and Reduce NFU Proteins In Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7472,4590 +7472,4590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redox control of photorespiration: from biochemical and physiological aspects to biotechnological considerations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erv1 of Arabidopsis thaliana can directly oxidize mitochondrial intermembrane space proteins in the absence of redox-active Mia40.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Gardeström</w:t>
+                <w:t xml:space="preserve">Valentina Peleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek A Kleczkowski</w:t>
+                <w:t xml:space="preserve">Sandra Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 40 (4), pp.553-569. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-017-0445-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573241v1</w:t>
+                <w:t xml:space="preserve">hal-02629175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational modifications of Medicago truncatula glutathione peroxidase 1 induced by nitric oxide</w:t>
+                <w:t xml:space="preserve">Structural plasticity among glutathione transferase Phi members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Castella</w:t>
+                <w:t xml:space="preserve">Henri Pégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Mirtziou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Montrichard</w:t>
+                <w:t xml:space="preserve">Frédéric Gense</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.niox.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (15), pp.2442-2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.14138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573246v1</w:t>
+                <w:t xml:space="preserve">hal-01593202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent and Non-Covalent Associations Mediate MED28 Homo- Oligomerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jehad Shaikhali</w:t>
+                <w:t xml:space="preserve">The redox control of photorespiration: from biochemical and physiological aspects to biotechnological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Gardeström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek A Kleczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Biochemistry &amp; Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2329-9029.1000189⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (4), pp.553-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945082v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical protein disulfide isomerases (PDI)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post-translational modifications of Medicago truncatula glutathione peroxidase 1 induced by nitric oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Mirtziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174753⟩</w:t>
+              <w:t xml:space="preserve">Nitric Oxide: Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.niox.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562315v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Arabidopsis glutaredoxin S14 in the maintenance of chlorophyll content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covalent and Non-Covalent Associations Mediate MED28 Homo- Oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tourrette</w:t>
+                <w:t xml:space="preserve">Jehad Shaikhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoffer Brannstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Biochemistry &amp; Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2329-9029.1000189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686869v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erv1 of Arabidopsis thaliana can directly oxidize mitochondrial intermembrane space proteins in the absence of redox-active Mia40.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Atypical protein disulfide isomerases (PDI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Backes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15, pp.1-14. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0174753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-017-0445-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629175v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural plasticity among glutathione transferase Phi members</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of Arabidopsis glutaredoxin S14 in the maintenance of chlorophyll content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Pégeot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gense</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Tourrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 284 (15), pp.2442-2463. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (10), pp.2319-2332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.14138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593202v1</w:t>
+                <w:t xml:space="preserve">hal-01686869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into ascorbate regeneration in plants: investigating the redox and structural properties of dehydroascorbate reductases from Populus trichocarpa</w:t>
+                <w:t xml:space="preserve">Dissecting the Metabolic Role of Mitochondria during Developmental Leaf Senescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tsan</w:t>
+                <w:t xml:space="preserve">Daria Chrobok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Gualberto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+                <w:t xml:space="preserve">Simon R. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernilla Lindén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Ziolkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20151147⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (4), pp.2132-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.01463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287772v1</w:t>
+                <w:t xml:space="preserve">hal-01494737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastidic P2 glucose-6P dehydrogenase from poplar is modulated by thioredoxin m-type</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamel Chibani</w:t>
+                <w:t xml:space="preserve">Insights into ascorbate regeneration in plants: investigating the redox and structural properties of dehydroascorbate reductases from Populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.08.003⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 473 (6), pp.717-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20151147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01496820v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastidic P2 glucose-6P dehydrogenase from poplar is modulated by thioredoxin m-type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+                <w:t xml:space="preserve">Manuela Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia de Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Castiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 252, pp.257-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2016.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284229v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Differentiation of Nitrogen-Fixing Bacteria by Microsymbiont Targeting of Plant Thioredoxin s1.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pierre</w:t>
+                <w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Larousse</w:t>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Benyamina</w:t>
+                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (2), pp.250-256. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439293v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poplar Rust-Induced Secreted Protein (RISP) Inhibits the Growth of the Leaf Rust Pathogen Melampsora larici-populina and Triggers Cell Culture Alkalinisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of Differentiation of Nitrogen-Fixing Bacteria by Microsymbiont Targeting of Plant Thioredoxin s1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tsan</w:t>
+                <w:t xml:space="preserve">Carolina Werner Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Sklenar</w:t>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00097⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.250-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579575v1</w:t>
+                <w:t xml:space="preserve">hal-01439293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the Metabolic Role of Mitochondria during Developmental Leaf Senescence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastiaan Brouwer</w:t>
+                <w:t xml:space="preserve">The Poplar Rust-Induced Secreted Protein (RISP) Inhibits the Growth of the Leaf Rust Pathogen Melampsora larici-populina and Triggers Cell Culture Alkalinisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pernilla Lindén</w:t>
+                <w:t xml:space="preserve">Hugo Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Ziolkowska</w:t>
+                <w:t xml:space="preserve">Jan Sklenar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 172 (4), pp.2132-2153. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.e1001732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.16.01463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494737v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinone- and nitroreductase reactions of [i]Thermotoga maritima[/i] thioredoxin reductase</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arabidopsis glutaredoxin S17 and its partner NF-YC11/NC2α contribute to maintenance of the shoot apical meristem under long-day photoperiod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Knuesting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18388/abp.2015_1003⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 167 (4), pp.1643-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269392v1</w:t>
+                <w:t xml:space="preserve">hal-01140698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and redox characterization of the mediator complex and its associated transcription factor GeBPL, a GLABROUS1 enhancer binding protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehad Shaikhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoffer Brännström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Bygdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 468 (3), pp.385-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20150132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Quinone- and nitroreductase reactions of [i]Thermotoga maritima[/i] thioredoxin reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjaminas Valiauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.09.018⟩</w:t>
+              <w:t xml:space="preserve">Acta Biochimica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (2), pp.303-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18388/abp.2015_1003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01521788v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of glutathione peroxidases in legume root nodules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Matamoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Peñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Bustos-Sanmamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose M. Mulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (10), pp.2979-2990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erv066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitochondrial monothiol glutaredoxin S15 is essential for iron-sulfur protein maturation in Arabidopsis thaliana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The roles of glutaredoxins ligating Fe-S clusters: Sensing, transfer or repair functions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1853 (6, SI), pp.1513-1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1510835112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269453v1</w:t>
+                <w:t xml:space="preserve">hal-01521788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathionyl-hydroquinone reductases from poplar are plastidial proteins that deglutathionylate both reduced and oxidized glutathionylated quinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 589 (1), pp.37 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.febslet.2014.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of thiol-based mechanisms in plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cerveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1850 (8, SI), pp.1479-1496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis glutaredoxin S17 and its partner NF-YC11/NC2α contribute to maintenance of the shoot apical meristem under long-day photoperiod</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Knuesting</w:t>
+                <w:t xml:space="preserve">The mitochondrial monothiol glutaredoxin S15 is essential for iron-sulfur protein maturation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Riondet</w:t>
+                <w:t xml:space="preserve">Isabel Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Maria</w:t>
+                <w:t xml:space="preserve">Stephan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Kruse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Becuwe</w:t>
+                <w:t xml:space="preserve">Thomas Nietzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 167 (4), pp.1643-58. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (44), pp.13735-13740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.15.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1510835112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140698v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Pégeot</w:t>
+                <w:t xml:space="preserve">Structural and enzymatic insights into Lambda glutathione transferases from Populus trichocarpa, monomeric enzymes constituting an early divergent class specific to terrestrial plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cha San Koh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+                <w:t xml:space="preserve">Pascalita Prosper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 462 (1), pp.39-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20140390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521321v1</w:t>
+                <w:t xml:space="preserve">hal-01050560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiol-based redox homeostasis and signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+                <w:t xml:space="preserve">Francisco J Cejudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas A Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe J Reichheld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.450 - 450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548502v1</w:t>
+                <w:t xml:space="preserve">hal-01579721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Spectroscopic Insights into BolA-Glutaredoxin Complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Monothiol Glutaredoxin-BolA Interactions: Redox Control of Arabidopsis thaliana BolA2 and SufE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael K. Johnson</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.572701⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.187-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/sst156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521194v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray structures of Nfs2, the plastidial cysteine desulfurase from Arabidopsis thaliana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Pégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2053230X14017026⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521313v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of poplar GrxS14 in different structural forms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and Spectroscopic Insights into BolA-Glutaredoxin Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael K. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13238-014-0042-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 289 (35), pp.24588-24598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.572701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268571v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putative roles of glutaredoxin-BolA holo-heterodimers in plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+                <w:t xml:space="preserve">X-ray structures of Nfs2, the plastidial cysteine desulfurase from Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.28564⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (9), pp.1180-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2053230X14017026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579702v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The still mysterious roles of cysteine-containing glutathione transferases in plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2014.00192⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268957v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monothiol Glutaredoxin-BolA Interactions: Redox Control of Arabidopsis thaliana BolA2 and SufE1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of poplar GrxS14 in different structural forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mp/sst156⟩</w:t>
+              <w:t xml:space="preserve">Protein and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (5), pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13238-014-0042-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936792v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and enzymatic insights into Lambda glutathione transferases from Populus trichocarpa, monomeric enzymes constituting an early divergent class specific to terrestrial plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Putative roles of glutaredoxin-BolA holo-heterodimers in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20140390⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp. e28564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.28564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01050560v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol-based redox homeostasis and signaling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe J Reichheld</w:t>
+                <w:t xml:space="preserve">The still mysterious roles of cysteine-containing glutathione transferases in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiaan Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose A Traverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.450 - 450. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, 22 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2014.00192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579721v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of roGFP2-derived redox probes for measurement of the glutathione redox potential in the cytosol of severely glutathione-deficient rml1 seedlings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Aller</w:t>
+                <w:t xml:space="preserve">The iron-sulfur cluster assembly machineries in plants: current knowledge and open questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas J. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00506⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 4, pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268531v1</w:t>
+                <w:t xml:space="preserve">hal-00920681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a refined classification of class I dithiol glutaredoxins from poplar: biochemical basis for the definition of two subclasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Development of roGFP2-derived redox probes for measurement of the glutathione redox potential in the cytosol of severely glutathione-deficient rml1 seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas J. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268530v1</w:t>
+                <w:t xml:space="preserve">hal-01268531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monothiol glutaredoxins and A-type proteins: partners in Fe-S cluster trafficking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a refined classification of class I dithiol glutaredoxins from poplar: biochemical basis for the definition of two subclasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2dt32263c⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268219v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Absence of Thioredoxins, What Are the Reductants for Peroxiredoxins in Thermotoga maritima?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascalita Prosper</w:t>
+                <w:t xml:space="preserve">Monothiol glutaredoxins and A-type proteins: partners in Fe-S cluster trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne T. Mapolelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajini Randeniya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Winger-Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
+                <w:t xml:space="preserve">Haoran Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (13), pp.1613 - 1622. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (9), pp.3107 - 3115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2012.4739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2dt32263c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268123v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cysteine-based redox regulation and signaling in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12230,803 +12230,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overexpression, purification and enzymatic characterization of a recombinant plastidial glucose-6-phosphate dehydrogenase from barley (Hordeum vulgare cv. Nure) roots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Castiglia</w:t>
+                <w:t xml:space="preserve">In the Absence of Thioredoxins, What Are the Reductants for Peroxiredoxins in Thermotoga maritima?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donata Cafasso</w:t>
+                <w:t xml:space="preserve">Alison Winger-Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Pizzo</w:t>
+                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 73, pp.266-273. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (13), pp.1613 - 1622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ars.2012.4739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268539v1</w:t>
+                <w:t xml:space="preserve">hal-01268123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana Nfu2 Accommodates [2Fe-2S] or [4Fe-4S] Clusters and Is Competent for in Vitro Maturation of Chloroplast [2Fe-2S] and [4Fe-4S] Cluster-Containing Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huanyao Gao</w:t>
+                <w:t xml:space="preserve">Monothiol Glutaredoxins Can Bind Linear [Fe3S4](+) and [Fe4S4](2+) Clusters in Addition to [Fe2S2](2+) Clusters: Spectroscopic Characterization and Functional Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibali Bandyopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Priyanka Shakamuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil G. Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sung-Kun Kim</w:t>
+                <w:t xml:space="preserve">Boi Hanh Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (38), pp.6633 - 6645. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (40), pp.15153-15164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi4007622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja407059n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268928v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monothiol Glutaredoxins Can Bind Linear [Fe3S4](+) and [Fe4S4](2+) Clusters in Addition to [Fe2S2](2+) Clusters: Spectroscopic Characterization and Functional Implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Sinorhizobium meliloti glutaredoxins regulate iron metabolism and symbiotic bacteroid differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibali Bandyopadhyay</w:t>
+                <w:t xml:space="preserve">Sofiane M. Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baldacci-Cresp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Shakamuri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boi Hanh Huynh</w:t>
+                <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.795 - 810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02835.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja407059n⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578664v1</w:t>
+                <w:t xml:space="preserve">hal-01577790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Sinorhizobium meliloti glutaredoxins regulate iron metabolism and symbiotic bacteroid differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arabidopsis thaliana Nfu2 Accommodates [2Fe-2S] or [4Fe-4S] Clusters and Is Competent for in Vitro Maturation of Chloroplast [2Fe-2S] and [4Fe-4S] Cluster-Containing Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanyao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane M. Benyamina</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sowmya Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Chibani</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil G. Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hopkins</w:t>
+                <w:t xml:space="preserve">Sung-Kun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (3), pp.795 - 810. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (38), pp.6633 - 6645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2012.02835.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi4007622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577790v1</w:t>
+                <w:t xml:space="preserve">hal-01268928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iron-sulfur cluster assembly machineries in plants: current knowledge and open questions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+                <w:t xml:space="preserve">Overexpression, purification and enzymatic characterization of a recombinant plastidial glucose-6-phosphate dehydrogenase from barley (Hordeum vulgare cv. Nure) roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Castiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donata Cafasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elio Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73, pp.266-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2013.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00259⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00920681v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical thioredoxins in poplar: the glutathione-dependent thioredoxin-like 2.1 supports the activity of target enzymes possessing a single redox active cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Wingsle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (2), pp.592-605. </w:t>
@@ -13058,619 +13058,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathionylation of cytosolic glyceraldehyde-3-phosphate dehydrogenase from the model plant Arabidopsis thaliana is reversed by both glutaredoxins and thioredoxins in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Bedhomme</w:t>
+                <w:t xml:space="preserve">Affinity chromatography: a valuable strategy to isolate substrates of methionine sulfoxide reductases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Adamo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20120505⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.79 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2011.4153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268311v1</w:t>
+                <w:t xml:space="preserve">hal-01268395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity chromatography: a valuable strategy to isolate substrates of methionine sulfoxide reductases?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marlene Marcellin</w:t>
+                <w:t xml:space="preserve">Glutathionylation of cytosolic glyceraldehyde-3-phosphate dehydrogenase from the model plant Arabidopsis thaliana is reversed by both glutaredoxins and thioredoxins in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Garin</w:t>
+                <w:t xml:space="preserve">Mattia Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (1), pp.79 - 84. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 445, pp.337 - 347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2011.4153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20120505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268395v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione regulates the transfer of iron-sulfur cluster from monothiol and dithiol glutaredoxins to apo ferredoxin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Wang</w:t>
+                <w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingjie Ouyang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yifei Li</w:t>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingang Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein and Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13238-012-2051-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386454v1</w:t>
+                <w:t xml:space="preserve">hal-01267887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+                <w:t xml:space="preserve">Glutathione regulates the transfer of iron-sulfur cluster from monothiol and dithiol glutaredoxins to apo ferredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hacquard</w:t>
+                <w:t xml:space="preserve">Bingjie Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
+                <w:t xml:space="preserve">Yingang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Protein and Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (9), pp.714-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13238-012-2051-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267887v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione- and glutaredoxin-dependent reduction of methionine sulfoxide reductase A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13711,278 +13711,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroperoxide and peroxynitrite reductase activity of poplar thioredoxin-dependent glutathione peroxidase 5: kinetics, catalytic mechanism and oxidative inactivation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quinone- and nitroreductase reactions of Thermotoga maritima 3 peroxiredoxin–nitroreductase hybrid enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hugo</w:t>
+                <w:t xml:space="preserve">Zilvinas Anusevicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madia Trujillo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina Misevičienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20111378⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 528 (1), pp.50-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2012.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268025v1</w:t>
+                <w:t xml:space="preserve">hal-01332162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinone- and nitroreductase reactions of Thermotoga maritima 3 peroxiredoxin–nitroreductase hybrid enzyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroperoxide and peroxynitrite reductase activity of poplar thioredoxin-dependent glutathione peroxidase 5: kinetics, catalytic mechanism and oxidative inactivation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zilvinas Anusevicius</w:t>
+                <w:t xml:space="preserve">Madia Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Misevičienė</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vaibhav Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 528 (1), pp.50-56. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 442 (2), pp.369-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2012.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20111378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332162v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutaredoxin S12: Unique Properties for Redox Signaling</w:t>
               </w:r>
@@ -14007,51 +14007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing-Huang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14096,4475 +14096,4475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic study of protein disulfide isomerases from photosynthetic organisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Abscisic acid effects on activity and expression of barley (Hordeum vulgare) plastidial glucose-6-phosphate dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donata Cafasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 97 (1), pp.37 - 50. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (11), pp.4013 - 4023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2010.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648687v1</w:t>
+                <w:t xml:space="preserve">hal-02649210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxiredoxins and NADPH-Dependent Thioredoxin Systems in the Model Legume Lotus japonicus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative genomic study of protein disulfide isomerases from photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.177196⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (1), pp.37 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386456v1</w:t>
+                <w:t xml:space="preserve">hal-02648687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peroxiredoxins and NADPH-Dependent Thioredoxin Systems in the Model Legume Lotus japonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Tovar-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Matamoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Bustos-Sanmamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl-Josef Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Cejudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-33⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (3), pp.1535-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.177196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548481v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-1, C-13, and N-15 resonance assignments of reduced GrxS14 from Populus tremula x tremuloides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Wang</w:t>
+                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaobai Ren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yifei Li</w:t>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, EPUB 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642042v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642064v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t>
+                <w:t xml:space="preserve">H-1, C-13, and N-15 resonance assignments of reduced GrxS14 from Populus tremula x tremuloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobai Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.121 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-010-9282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545674v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical properties of poplar thioredoxin z.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Cadmium Affects the Glutathione/Glutaredoxin System in Germinating Pea Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Smiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 142 (1), pp.93 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12011-010-8749-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644309v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium Affects the Glutathione/Glutaredoxin System in Germinating Pea Seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochemical properties of poplar thioredoxin z.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Smiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
+                <w:t xml:space="preserve">Peter Schürmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Trace Element Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12011-010-8749-3⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 585 (7), pp.1077-1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652310v1</w:t>
+                <w:t xml:space="preserve">hal-02644309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+                <w:t xml:space="preserve">Arabidopsis Chloroplastic Glutaredoxin C5 as a Model to Explore Molecular Determinants for Iron-Sulfur Cluster Binding into Glutaredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Ströher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakumari Muthuramalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (31), pp.27515-27527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.228726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000169v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-electron reduction of nitroaromatic compounds by Thermotoga maritima hybrid peroxiredoxin-nitroreductase enzyme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonas Sarlauskas</w:t>
+                <w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina A C. A. Cuomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemija</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649470v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and manipulation of the pathway-specific late regulator AlpW reveals Streptomyces ambofaciens as a new producer of kinamycins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bunet</w:t>
+                <w:t xml:space="preserve">L. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Song</w:t>
+                <w:t xml:space="preserve">M. Vaz Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vaz Mendez</w:t>
+                <w:t xml:space="preserve">C. Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 ((5)), pp. 1142-1153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01269-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00606766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid effects on activity and expression of barley (Hordeum vulgare) plastidial glucose-6-phosphate dehydrogenase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-electron reduction of nitroaromatic compounds by Thermotoga maritima hybrid peroxiredoxin-nitroreductase enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Miseviciene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilvinas Anusevicius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Sarlauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.143 - 148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649210v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative damage and redox change in pea seeds treated with cadmium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">Cadmium induced mitochondrial redox changes in germinating pea seed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Smiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 333 (11-12), pp.801 - 807. </w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (6), pp.973-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10534-010-9344-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667925v1</w:t>
+                <w:t xml:space="preserve">hal-02663288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered mutated glutaredoxins mimicking peculiar plant class III glutaredoxins bind iron-sulfur centers and possess reductase activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Oxidative damage and redox change in pea seeds treated with cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Smiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 403 (3-4), pp.435 - 441. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (11-12), pp.801 - 807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.11.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662291v1</w:t>
+                <w:t xml:space="preserve">hal-02667925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant glutaredoxins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineered mutated glutaredoxins mimicking peculiar plant class III glutaredoxins bind iron-sulfur centers and possess reductase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 186 (2), pp.365-372. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 403 (3-4), pp.435 - 441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03146.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2010.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663806v1</w:t>
+                <w:t xml:space="preserve">hal-02662291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant glutaredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (2), pp.365-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03146.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-010-9550-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657238v1</w:t>
+                <w:t xml:space="preserve">hal-02663806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutaredoxins: roles in iron homeostasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 35 (1), pp.43-52. </w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2009.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11120-010-9550-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545637v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chloroplastic thiol reducing systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Glutaredoxins: roles in iron homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11120-009-9501-8⟩</w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2009.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667673v1</w:t>
+                <w:t xml:space="preserve">hal-02545637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium induced mitochondrial redox changes in germinating pea seed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
+                <w:t xml:space="preserve">The chloroplastic thiol reducing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (6), pp.973-984. </w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (1), pp.75-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10534-010-9344-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11120-009-9501-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663288v1</w:t>
+                <w:t xml:space="preserve">hal-02667673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regeneration mechanisms of arabidopsis thaliana methionine sulfoxide reductases B by glutaredoxins and thioredoxins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The glutathione peroxidase gene family of Lotus japonicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Laugier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marchand</w:t>
+                <w:t xml:space="preserve">Javier Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. Matamoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Maréchal</w:t>
+                <w:t xml:space="preserve">Loreto Naya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euan K. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.015487⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (1), pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665795v1</w:t>
+                <w:t xml:space="preserve">hal-02667256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing studies of the reactive oxygen species gene network in populus reveal two isoforms of high-isoelectric-point superoxide dismutase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Comparative genomic study of the thioredoxin family in photosynthetic organisms with emphasis on populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Nilsson</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133371⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.308-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssn076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662132v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and diversity of glutaredoxins in photosynthetic organisms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regeneration mechanisms of arabidopsis thaliana methionine sulfoxide reductases B by glutaredoxins and thioredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tarrago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-009-0054-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (28), pp.18963-18971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.015487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668190v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and evolutionary aspects of thioredoxin reductases in photosynthetic organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Alternative splicing studies of the reactive oxygen species gene network in populus reveal two isoforms of high-isoelectric-point superoxide dismutase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Eklund</w:t>
+                <w:t xml:space="preserve">Manoj Kumar Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2009.03.005⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (4), pp.1848-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656851v1</w:t>
+                <w:t xml:space="preserve">hal-02662132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Function Relationship of the Chloroplastic Glutaredoxin S12 with an Atypical WCSYS Active Site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evolution and diversity of glutaredoxins in photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (15), pp.2539-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-009-0054-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M807998200⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545616v1</w:t>
+                <w:t xml:space="preserve">hal-02668190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The glutathione peroxidase gene family of Lotus japonicus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and evolutionary aspects of thioredoxin reductases in photosynthetic organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ramos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Euan K. James</w:t>
+                <w:t xml:space="preserve">Hans Eklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schürmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02629.x⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (6), pp.336-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2009.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667256v1</w:t>
+                <w:t xml:space="preserve">hal-02656851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic study of the thioredoxin family in photosynthetic organisms with emphasis on populus trichocarpa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure-Function Relationship of the Chloroplastic Glutaredoxin S12 with an Atypical WCSYS Active Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Winger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (2), pp.308-322. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (14), pp.9299-9310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/ssn076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M807998200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667708v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting sick may help plants overcome abiotic stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overproduction, purification, crystallization and preliminary X-ray analysis of the peroxiredoxin domain of a larger natural hybrid protein from Thermotoga maritima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Navaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02673.x⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64 (1), pp.29-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309107064391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659237v1</w:t>
+                <w:t xml:space="preserve">hal-01332178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Synthesis of the Angucyclinone Antibiotic Alpomycin in Streptomyces ambofaciens by the Autoregulator Receptor AlpZ and Its Specific Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. V. V Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuhua Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 190 (9), pp.3293 - 3305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01989-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Glutathione in Photosynthetic Organisms: Emerging Functions for Glutaredoxins and Glutathionylation</w:t>
+                <w:t xml:space="preserve">Getting sick may help plants overcome abiotic stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (4), pp.738-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02673.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.59.032607.092811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02660326v1</w:t>
+                <w:t xml:space="preserve">hal-02659237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atypical catalytic mechanism involving three cysteines of thioredoxin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Glutathione in Photosynthetic Organisms: Emerging Functions for Glutaredoxins and Glutathionylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M802093200⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59, pp.143-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.arplant.59.032607.092811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667186v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast monothiol glutaredoxins as scaffold proteins for the assembly and delivery of [2Fe–2S] clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filipe Gama</w:t>
+                <w:t xml:space="preserve">An atypical catalytic mechanism involving three cysteines of thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Micaela Molina‐navarro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronald Claxton</w:t>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/emboj.2008.50⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (34), pp.23062-23072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M802093200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332174v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis and expression characteristics of chloroplastic Prx IIE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+                <w:t xml:space="preserve">Chloroplast monothiol glutaredoxins as scaffold proteins for the assembly and delivery of [2Fe–2S] clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibali Bandyopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bréhélin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Maria Micaela Molina‐navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Ronald Claxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 133 (3), pp.599-610. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1122-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01097.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2008.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02118623v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis and expression characteristics of chloroplastic Prx IIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bréhélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. G. J. Danchin</w:t>
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (3), pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01097.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00261893v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the thiol-dependent antioxidant systems in the ectomycorrhizal Laccaria bicolor and the saprotrophic Phanerochaete chrysosporium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ahrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Morel</w:t>
+                <w:t xml:space="preserve">A. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. G. J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02498.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655538v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00261893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overproduction, purification, crystallization and preliminary X-ray analysis of the peroxiredoxin domain of a larger natural hybrid protein from Thermotoga maritima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the thiol-dependent antioxidant systems in the ectomycorrhizal Laccaria bicolor and the saprotrophic Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Barbey</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section F : Structural biology communications [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64 (1), pp.29-31. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (2), pp.391-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1744309107064391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02498.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332178v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and structural aspects of poplar cytosolic and plastidial type A methionine sulfoxide reductases</w:t>
               </w:r>
@@ -18697,51 +18697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity of thioredoxins and glutaredoxins as electron donors to two distinct classes of Arabidopsis plastidial methionine sulfoxide reductases B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Vieira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18818,103 +18818,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structures of a Poplar Thioredoxin Peroxidase that Exhibits the Structure of Glutathione Peroxidases: Insights into Redox-driven Conformational Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Panjikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 370 (3), pp.512-529. </w:t>
@@ -19110,51 +19110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mitochondrial type II peroxiredoxin from poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19162,51 +19162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Finkemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (1), pp.196-206. </w:t>
@@ -19394,64 +19394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox based anti-oxidant systems in plants: Biochemical and structural analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19700,51 +19700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Vieira Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (2-3), pp.247-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19803,77 +19803,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering functional artificial hybrid proteins between poplar peroxiredoxin II and glutaredoxin or thioredoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Wingsle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19936,77 +19936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new family of plant proteins loosely related to glutaredoxins with four CxxC motives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20065,64 +20065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbate peroxidase–thioredoxin interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel K. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20211,103 +20211,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant glutathione peroxidases are functional peroxiredoxins distributed in several subcellular compartments and regulated during biotic and abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 142 (4), pp.1364-1379. </w:t>
@@ -20345,51 +20345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive oxygen species generation and antioxidant systems in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20474,51 +20474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insight into poplar glutaredoxin C1 with a bridging iron-sulfur cluster at the active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20633,64 +20633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of plant glutaredoxin systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57 (8), pp.1685-1696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20852,2414 +20852,2414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the proteins targeted by CDSP32, a plastidic thioredoxin participating in oxidative stress responses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Letter to the Editor: 1H, 15N, and 13C resonance assignments of reduced glutaredoxin C1 from Populus tremula x tremuloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (3), pp.263-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-005-0497-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676534v1</w:t>
+                <w:t xml:space="preserve">hal-02677439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis Plastidic Methionine Sulfoxide Reductase B Proteins. Sequence and Activity Characteristics, Comparison of the Expression with Plastidic Methionine Sulfoxide Reductase A, and Induction by Photooxidative Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId674" w:history="1">
+                <w:t xml:space="preserve">Analysis of the proteins targeted by CDSP32, a plastidic thioredoxin participating in oxidative stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Del Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.105.062430⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02271.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187532v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant multigenic family of thiol peroxidases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Analysis of the proteins targeted by CDSP32, a plastidic thioredoxin participating in oxidative stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jacquot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Cuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 38, pp.1413-1421</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679702v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant thioredoxin system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">The Arabidopsis Plastidic Methionine Sulfoxide Reductase B Proteins. Sequence and Activity Characteristics, Comparison of the Expression with Plastidic Methionine Sulfoxide Reductase A, and Induction by Photooxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Vieira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jean Del Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-004-4296-4⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 138 (2), pp.909-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.062430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02679065v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR reveals a novel glutaredoxin-glutaredoxin interaction interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The plant multigenic family of thiol peroxidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38, pp.1413-1421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679450v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plant Glutaredoxin Targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plant thioredoxin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2005.7.919⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1), pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-004-4296-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321218v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic wood preservatives involving EDTA, irganox 1076 and 2-hydroxypyridine-N-oxide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+                <w:t xml:space="preserve">NMR reveals a novel glutaredoxin-glutaredoxin interaction interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Krimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 353 (3), pp.629-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680142v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Solution NMR Dynamics of a D (Type II) Peroxiredoxin Glutaredoxin and Thioredoxin Dependent: A New Insight into the Peroxiredoxin Oligomerism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Plant Glutaredoxin Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsenio Villarejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Echalier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Walker</w:t>
+                <w:t xml:space="preserve">Manoj K Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi048226s⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (7-8), pp.919-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2005.7.919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680941v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: 1H, 15N, and 13C resonance assignments of reduced glutaredoxin C1 from Populus tremula x tremuloides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yingang Feng</w:t>
+                <w:t xml:space="preserve">Synergistic wood preservatives involving EDTA, irganox 1076 and 2-hydroxypyridine-N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mabicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55, pp.203-211</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677439v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the proteins targeted by CDSP32, a plastidic thioredoxin participating in oxidative stress responses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Eymery</w:t>
+                <w:t xml:space="preserve">Crystal Structure and Solution NMR Dynamics of a D (Type II) Peroxiredoxin Glutaredoxin and Thioredoxin Dependent: A New Insight into the Peroxiredoxin Oligomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Garin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Court</w:t>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (6), pp.1755-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi048226s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2004.02271.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03187481v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: 1H, 13C and 15N NMR assignment of the homodimeric poplar phloem type II peroxiredoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant glutaredoxins: still mysterious reducing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bouillac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
+                <w:t xml:space="preserve">J.-P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (11), pp.1266-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-004-3410-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000042965.46172.1b⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677501v1</w:t>
+                <w:t xml:space="preserve">hal-03143834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: 1H, 13C and 15N resonance assignments of poplar phloem glutaredoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letter to the Editor: 1H, 13C and 15N NMR assignment of the homodimeric poplar phloem type II peroxiredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 30 (2), pp.219-220. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 30 (1), pp.105-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000042965.46172.1b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000048849.02529.66⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681554v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active site mutagenesis and phospholipid hydroperoxide reductase activity of poplar type II peroxiredoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Letter to the Editor: 1H, 13C and 15N resonance assignments of poplar phloem glutaredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Corbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Jacquot</w:t>
+                <w:t xml:space="preserve">Isabelle Krimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (2), pp.219-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000048849.02529.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672433v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thioredoxin h system of higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42, pp.265-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Jordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. de Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A specific form of thioredoxin h occurs in plant mitochondria and regulates the alternative oxidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (40), pp.14545-14550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of polyclonal antibodies against multiple proteins in a single rabbit and subsequent isolation of the specific immunoglobulins as a tool for proteomics research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active site mutagenesis and phospholipid hydroperoxide reductase activity of poplar type II peroxiredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Decottignies</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.57-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BA20030196⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02671937v1</w:t>
+                <w:t xml:space="preserve">hal-02672433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin links redox to the regulation of fundamental processes of plant mitochondria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of polyclonal antibodies against multiple proteins in a single rabbit and subsequent isolation of the specific immunoglobulins as a tool for proteomics research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Balmer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Decottignies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0308583101⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Applied Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (2), pp.181-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BA20030196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332173v1</w:t>
+                <w:t xml:space="preserve">hal-02671937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant glutaredoxins: still mysterious reducing systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Thioredoxin links redox to the regulation of fundamental processes of plant mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H. Vensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene K. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Hurkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-004-3410-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (8), pp.2642-2647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0308583101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03143834v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and preliminary X-ray studies of the glutaredoxin from poplar in complex with glutathione</w:t>
               </w:r>
@@ -23297,51 +23297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, D59, pp.1043-1045. </w:t>
@@ -23385,282 +23385,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Redox Properties of Poplar Glutaredoxin</w:t>
+                <w:t xml:space="preserve">Molecular and catalytic properties of a peroxiredoxin-glutaredoxin hybrid from Neisseria meningitidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/152308603321223504⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 554 (1-2), pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(03)01156-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386460v1</w:t>
+                <w:t xml:space="preserve">hal-03386458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and catalytic properties of a peroxiredoxin-glutaredoxin hybrid from Neisseria meningitidis</w:t>
+                <w:t xml:space="preserve">Characterization of the Redox Properties of Poplar Glutaredoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexios Vlamis-Gardikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Horst Lillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Dirk Schwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 554 (1-2), pp.149-153. </w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (1), pp.15-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(03)01156-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/152308603321223504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386458v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of a third thioredoxin h in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23741,77 +23741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a subgroup of thioredoxin h that requires GSH/Grx for its reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 555, pp.443-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23830,1215 +23830,1215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crytallization and preliminary X-ray data of a bifunctional peroxiredoxin from poplar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant peroxiredoxins: alternative hydroperoxide scavenging enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Aubry</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444902011782⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 74 (3), pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021218932260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673347v1</w:t>
+                <w:t xml:space="preserve">hal-03386459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Exploring the active site of plant glutaredoxin by site-directed mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04692.x⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 511 (1-3), pp.145-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)03302-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03141505v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thioredoxins and related proteins in photosynthetic organisms: molecular basis for thiol dependent regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04693.x⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64 (5-6), pp.1065-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-2952(02)01177-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141516v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of an extended thioredoxin h from poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Crytallization and preliminary X-ray data of a bifunctional peroxiredoxin from poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Echalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140202.x⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, D58, pp.1501-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444902011782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141495v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Poplar Glutaredoxin Expression by Optimization of the cDNA Sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/prep.2001.1574⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 973 (1), pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04692.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141520v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutaredoxin-dependent Peroxiredoxin from Poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of an extended thioredoxin h from poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114 (2), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140202.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111489200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141509v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant peroxiredoxins: alternative hydroperoxide scavenging enzymes</w:t>
+                <w:t xml:space="preserve">Enhancement of Poplar Glutaredoxin Expression by Optimization of the cDNA Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 74 (3), pp.259-268. </w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (2), pp.234-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021218932260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/prep.2001.1574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03386459v1</w:t>
+                <w:t xml:space="preserve">hal-03141520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins and related proteins in photosynthetic organisms: molecular basis for thiol dependent regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 64 (5-6), pp.1065-1069. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 973 (1), pp.520-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0006-2952(02)01177-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04693.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141500v1</w:t>
+                <w:t xml:space="preserve">hal-03141516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the active site of plant glutaredoxin by site-directed mutagenesis</w:t>
+                <w:t xml:space="preserve">Glutaredoxin-dependent Peroxiredoxin from Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 511 (1-3), pp.145-149. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (16), pp.13609-13614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)03302-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111489200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141514v1</w:t>
+                <w:t xml:space="preserve">hal-03141509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of a new peroxiredoxin from poplar sieve tubes that uses either glutaredoxin or thioredoxin as a proton donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 127 (3), pp.1299-1309. </w:t>
@@ -25102,424 +25102,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hexameric atypical thioredoxin from poplar, DCC1,possesses a redox holdase activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavien Zannini</w:t>
+                <w:t xml:space="preserve">The chloroplastic Fe-S cluster maturation factors from Chlamydomonas, NFU1 and HCF101, have partially overlapping functions both in dark and light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda de Bont</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SFBBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFBBM, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306666v1</w:t>
+                <w:t xml:space="preserve">hal-05319695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CyReB, a biosensor dedicated to the dynamic monitoring of the intracellular cysteine pool</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hexameric atypical thioredoxin from poplar, DCC1,possesses a redox holdase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SFBBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFBBM, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289229v1</w:t>
+                <w:t xml:space="preserve">hal-05306666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of NFU1 and HCF101 in the insertion of [4Fe-4S] clusters in plastidial proteins of the green microalga Chlamydomonas reinhardtii</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CyReB, a biosensor dedicated to the dynamic monitoring of the intracellular cysteine pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FeSImmChemNet scientific meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">EMBO Workshop Thiol-based redox switches: From chemistry to physiology and pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sant Feliu De Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319713v1</w:t>
+                <w:t xml:space="preserve">hal-05289229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin das Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25551,2824 +25551,2824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chloroplastic Fe-S cluster maturation factors from Chlamydomonas, NFU1 and HCF101, have partially overlapping functions both in dark and light conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of NFU1 and HCF101 in the insertion of [4Fe-4S] clusters in plastidial proteins of the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Münster (DE), Germany</w:t>
+              <w:t xml:space="preserve">COST FeSImmChemNet scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319695v1</w:t>
+                <w:t xml:space="preserve">hal-05319713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the chloroplastic NFU1 and HCF101, two [4Fe-4S] cluster transfer proteins of the sulfur mobilization (SUF) machinery in Chlamydomonas reinhardtii.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
+              <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628764v1</w:t>
+                <w:t xml:space="preserve">hal-05318842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant atypical thioredoxins DCC1 possess chaperone activity.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion of [4Fe-4S] clusters in plastidial proteins of Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Closing Symposium of the DFG Priority Program SPP 1927 “Iron-sulfur for life”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Potsdam (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628771v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly and trafficking of iron sulfur clusters by NFU proteins in plastids is essential for photosynthesis.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzymes &amp; Photosynthesis- Key for a green and sustainable future. Japanese-European Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Plant and Human Sulfur Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Rouhier; Jérémy Couturier, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628782v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the iron-sulfur cluster transfer protein NFU1 of the green microalga Chlamydomonas in chloroplast metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the chloroplastic NFU1 and HCF101, two [4Fe-4S] cluster transfer proteins of the sulfur mobilization (SUF) machinery in Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action CA21115 – FeSImmChemNet’s Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319983v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The plant atypical thioredoxins DCC1 possess chaperone activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993682v1</w:t>
+                <w:t xml:space="preserve">hal-04628771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assembly and trafficking of iron sulfur clusters by NFU proteins in plastids is essential for photosynthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Johnson Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Human Sulfur Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Rouhier; Jérémy Couturier, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">Enzymes &amp; Photosynthesis- Key for a green and sustainable future. Japanese-European Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991152v1</w:t>
+                <w:t xml:space="preserve">hal-04628782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of [4Fe-4S] clusters in plastidial proteins of Chlamydomonas reinhardtii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Integration of the iron-sulfur cluster transfer protein NFU1 of the green microalga Chlamydomonas in chloroplast metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pyr Dit Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Closing Symposium of the DFG Priority Program SPP 1927 “Iron-sulfur for life”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Potsdam (Germany), Germany</w:t>
+              <w:t xml:space="preserve">COST Action CA21115 – FeSImmChemNet’s Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319719v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Liu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318842v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Caccamo</w:t>
+                <w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Annual Meeting on Plant Ecology and Evolution (AMPEE7) "Small is beautiful, also in botany"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319994v1</w:t>
+                <w:t xml:space="preserve">hal-04300871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of glutaredoxin S15 and BOLA4 in the maturation of iron-sulfur proteins in mitochondria.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are Trx-like 3 and 4 new players in the thiol-based redox metabolism in the chloroplast ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bédoin, France</w:t>
+              <w:t xml:space="preserve">Compartmentalized redox biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan Riemer &amp; Carsten Berndt, Sep 2023, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628793v1</w:t>
+                <w:t xml:space="preserve">hal-04229620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of NFU1 and HCF101, two [4Fe-4S] cluster transfer proteins of the sulfur mobilization (SUF) machinery in Chlamydomonas chloroplast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional characterization of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Princeton, United States</w:t>
+              <w:t xml:space="preserve">7th Annual Meeting on Plant Ecology and Evolution (AMPEE7) "Small is beautiful, also in botany"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320028v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+                <w:t xml:space="preserve">Roles of glutaredoxin S15 and BOLA4 in the maturation of iron-sulfur proteins in mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bédoin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300881v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring intracellular dynamics of cysteine with the genetically-encoded biosensor CyReB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compartmentalized redox biology, meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">GDR NADPH Oxydase-Stress Oxydant &amp; Club Oxydase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300871v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Trx-like 3 and 4 new players in the thiol-based redox metabolism in the chloroplast ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Characterization of NFU1 and HCF101, two [4Fe-4S] cluster transfer proteins of the sulfur mobilization (SUF) machinery in Chlamydomonas chloroplast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ragnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compartmentalized redox biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan Riemer &amp; Carsten Berndt, Sep 2023, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">20th International Conference on the Cell and Molecular Biology of Chlamydomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229620v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ziesel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedroletti Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas J. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
+              <w:t xml:space="preserve">12th International Conference for Plant Mitochondrial Biology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775204v1</w:t>
+                <w:t xml:space="preserve">hal-03705989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-mercaptopyruvate sulfurtransferases: new actors in sulfur trafficking and H2S mediated-redox signalling in plants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of iron-sulfur proteins in chloroplasts: focus on the NFU transfer proteins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rhodanese domain-containing sulfurtransferase family: a yet mysterious component of sulfur trafficking in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Kai Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPS “Symposium on redox regulation and carbon-nitrogen interactions in plants. A tribute to Pierre Gadal”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781860v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox properties of the plant atypical thioredoxin DCC1.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maturation of iron-sulfur proteins in chloroplasts: focus on the NFU transfer proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">SPS “Symposium on redox regulation and carbon-nitrogen interactions in plants. A tribute to Pierre Gadal”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781876v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chloroplastic iron-sulfur transfer protein NFU1 is required for chlorophyll synthesis in the dark and fermentation in the green microalga Chlamydomonas reinhardtii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAD(P)H cofactor electroenzymatic regeneration for selective biocatalytic reductions in a hybrid flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, On Line, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781853v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAD(P)H cofactor electroenzymatic regeneration for selective biocatalytic reductions in a hybrid flow reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lojou</w:t>
+                <w:t xml:space="preserve">Role of the chloroplastic iron-sulfur transfer protein NFU1 in the microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, On Line, Switzerland</w:t>
+              <w:t xml:space="preserve">Brussels Institute for Advanced Studies - Photosynthesis and primary production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Hermans, Feb 2022, e-conference, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728428v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the chloroplastic iron-sulfur transfer protein NFU1 in the microalga Chlamydomonas reinhardtii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+                <w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Institute for Advanced Studies - Photosynthesis and primary production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Hermans, Feb 2022, e-conference, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop “Metalloenzymes – cofactor assembly, catalytic mechanism and redox partners”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176818v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Redox properties of the plant atypical thioredoxin DCC1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Metalloenzymes – cofactor assembly, catalytic mechanism and redox partners”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">Redox Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628800v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chloroplastic iron-sulfur transfer protein NFU1 is required for chlorophyll synthesis in the dark and fermentation in the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775257v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene atlas of iron-containing proteins (ironOME) in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon R. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28383,1101 +28383,1101 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of client proteins of the chloroplastic iron-sulfur transfer protein NFU2 in Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+                <w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Kai Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Plant Sulfur Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766719v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of glutaredoxin S15 for the maturation of iron-sulfur proteins in mitochondria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Identification of client proteins of the chloroplastic iron-sulfur transfer protein NFU2 in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedroletti Luca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas J. Meyer</w:t>
+                <w:t xml:space="preserve">Melanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference for Plant Mitochondrial Biology 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Journées du Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705989v1</w:t>
+                <w:t xml:space="preserve">hal-04766719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the identification of novel metal- or thiol-based regulated proteins in plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Integration of the iron-sulfur transfer protein NFU1 of the microalga C. reinhardtii in chloroplast metabolism in the light, in the dark and in anaerobiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ragnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of the DFG Priority Program 1710 Dynamics of Thiol-based Redox Switches in Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, e-conference, Germany</w:t>
+              <w:t xml:space="preserve">Chlamy 2020+1. 19th International Conference on the Cell and Molecular Biology of Chlamydomonas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Six-fours-les-plages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197988v1</w:t>
+                <w:t xml:space="preserve">hal-05320120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of chloroplastic NFU in the green alga Chlamydomonas reinhardtii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Integration of the iron-sulfur transfer protein NFU1 of the microalga C. reinhardtii in chloroplast metabolism in the light, in the dark and in anaerobiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Ragnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online seminar series on “Iron-sulfur protein biogenesis 2021”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique, online seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320168v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fe-S cluster assembly factors NFU4 and NFU5 are primarily required for protein lipoylation in plant mitochondria.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The role of chloroplastic NFU in the green alga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Janneke Balk</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online seminars, France</w:t>
+              <w:t xml:space="preserve">Online seminar series on “Iron-sulfur protein biogenesis 2021”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, e-seminar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705957v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the chloroplastic NFU3 iron-sulfur transfer protein in the microalga Chlamydomonas reinhardtii.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the identification of novel metal- or thiol-based regulated proteins in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioenergy and environment congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, e-conference, France</w:t>
+              <w:t xml:space="preserve">International Symposium of the DFG Priority Program 1710 Dynamics of Thiol-based Redox Switches in Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, e-conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197977v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of chloroplastic NFU in the green alga Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online seminar series on “Iron-sulfur protein biogenesis 2021”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, e-seminar, France</w:t>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298704v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the iron-sulfur transfer protein NFU1 of the microalga C. reinhardtii in chloroplast metabolism in the light, in the dark and in anaerobiosis</w:t>
+                <w:t xml:space="preserve">Role of the chloroplastic NFU3 iron-sulfur transfer protein in the microalga Chlamydomonas reinhardtii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Larosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlamy 2020+1. 19th International Conference on the Cell and Molecular Biology of Chlamydomonas.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Six-fours-les-plages, France</w:t>
+              <w:t xml:space="preserve">International Bioenergy and environment congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, e-conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320120v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the iron-sulfur transfer protein NFU1 of the microalga C. reinhardtii in chloroplast metabolism in the light, in the dark and in anaerobiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">The Fe-S cluster assembly factors NFU4 and NFU5 are primarily required for protein lipoylation in plant mitochondria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Bruckert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Balk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique, online seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online seminars, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320159v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of Fe-S proteins in plant organelles.</w:t>
               </w:r>
@@ -29545,90 +29545,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the ubiquitous mitochondrial glutaredoxin-like proteins of 12 kDa (MGP12) true glutaredoxins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Quinternet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol-based switches and redox regulation – from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Feliu de Guixols, Spain</w:t>
@@ -29670,77 +29670,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur trafficking and H2S-mediated redox signaling in plants: roles of Arabidopsis 3-MP sulfurtransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29782,77 +29782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maturation of Fe-S proteins in chloroplasts and mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamanna Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29920,77 +29920,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the function of the chloroplastic glutaredoxin S16 of Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Maria Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30071,51 +30071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30140,77 +30140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of mitochondrial NFU proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamanna Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30317,51 +30317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t>
@@ -30390,103 +30390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are Fe-S cofactors and proteins assembled in plant cells? focus on NFUs, involved in the late steps of the maturation process in organelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Days of the French society of photosynthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
@@ -30515,103 +30515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the partners of mitochondrial Arabidopsis thaliana GRXS15 in trafficking of iron-sulfur clusters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta A. Uzarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox meeting and Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Vandoeuvre Lès Nancy, France</w:t>
@@ -30640,103 +30640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana GRXS16, a multifaceted glutaredoxin in chloroplasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas J Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Redox Biology Symposium, Redox regulation: Historical background and future developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30761,77 +30761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chloroplastic glutaredoxin S16: a plant-specific, two-domain protein with multiple biochemical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Conference on Redox Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30850,277 +30850,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the late-steps of FeS cluster assembly in plant organelles: focus on NFUs.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular mechanisms of sulfur trafficking in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane D.Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kick off meeting of the COST action CA15133 FeSBioNET “The biogenesis of iron-sulfur proteins: from cellular biology to molecular aspects”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Patras, Greece</w:t>
+              <w:t xml:space="preserve">hird meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198428v1</w:t>
+                <w:t xml:space="preserve">hal-03000214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular mechanisms of sulfur trafficking in plants.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Deciphering the late-steps of FeS cluster assembly in plant organelles: focus on NFUs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">hird meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">Kick off meeting of the COST action CA15133 FeSBioNET “The biogenesis of iron-sulfur proteins: from cellular biology to molecular aspects”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000214v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The highly expanded thioredoxin and glutaredoxin classes in plants: specificities in the regeneration systems of enzymes using a sulfenic acid chemistry</w:t>
               </w:r>
@@ -31175,77 +31175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-function analysis of cysteine-containing glutathione transferases (GSTs) from Populus trichocarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Pégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31283,90 +31283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the partners of late-acting Fe-S transfer proteins belonging to the mitochondrial ISC machinery in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31404,103 +31404,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastidial Nfu2 and Nfu3 are crucial for a proper root and shoot development in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunyao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przybyla-Toscano Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmya Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, bergame, Italy</w:t>
@@ -31542,64 +31542,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31654,90 +31654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple facets of glutaredoxins: one fold, several partners and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Ströher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31848,340 +31848,340 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon research conference “Thiol-based redox regulation and signalling”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, girone, Spain</w:t>
+              <w:t xml:space="preserve">IJB Symposium «Molecular Sciences, Facing Up to Major Societal Challenges».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198441v1</w:t>
+                <w:t xml:space="preserve">hal-03198448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical, spectroscopic and structural insights into BolA-glutaredoxin complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJB Symposium «Molecular Sciences, Facing Up to Major Societal Challenges».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gordon research conference “Thiol-based redox regulation and signalling”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, girone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198448v1</w:t>
+                <w:t xml:space="preserve">hal-03198441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastidial glutaredoxins: glutathione-dependent enzymes involved in detoxification, redox signalling and iron-sulfur cluster biogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Ströher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela-Nadia Albetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32292,90 +32292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monothiol glutaredoxin and BolA in plants: two proteins with multiple interaction modes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32417,103 +32417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Hacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
@@ -32542,90 +32542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the role of glutaredoxins and NFU proteins for the plastidial iron-sulfur cluster assembly machinary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunyao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32667,90 +32667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32850,51 +32850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Inturri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33079,77 +33079,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations of the fluorescent protein sensor roGFP2 for monitoring dehydroascorbate levels and dehydroascorbate reductase redox state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florencia Torresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33187,77 +33187,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hexameric atypical thioredoxin from poplar, DCC1, possesses a redox holdase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33325,77 +33325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying potential actors promoting protein persulfidation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Sulfur Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Heidelberg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33414,1499 +33414,1499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and purification of Chlamydomonas reinhardtii hydrogenase HydA and maturation factors, HydG and HydEF.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity. Biochemical characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Torresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
+              <w:t xml:space="preserve">3rd international conference on plant and human sulfur biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318629v1</w:t>
+                <w:t xml:space="preserve">hal-05318661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of the chloroplastic ferredoxin 1 in mitochondria of the green microalga Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Aoudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pont-à Mousson, France</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994107v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic monitoring of the intracellular cysteine pool with the genetically-encoded biosensor CyReB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Liu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Pont-à Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994082v1</w:t>
+                <w:t xml:space="preserve">hal-04994107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of iron-sulfur containing subunits of respiratory complex I in plants.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Keech</w:t>
+                <w:t xml:space="preserve">Expression and purification of Chlamydomonas reinhardtii hydrogenase HydA and maturation factors, HydG and HydEF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Aoudache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint malo, France</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318638v1</w:t>
+                <w:t xml:space="preserve">hal-05318629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Caccamo</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
+              <w:t xml:space="preserve">SBIO2024 – 3rd Plant and Human sulfur meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318622v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maturation of iron-sulfur containing subunits of respiratory complex I in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Boussardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Oxygen Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Juan-les-Pins / Antibes, France</w:t>
+              <w:t xml:space="preserve">13th International Conference for Plant Mitochondrial Biology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602106v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
+                <w:t xml:space="preserve">Role of the of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de la Photosynthèse" SPhi 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318646v1</w:t>
+                <w:t xml:space="preserve">hal-05318622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the understanding of the molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Functional characterization of high-chlorophyll fluorescence 101 (HCF101), a chloroplastic Fe-S cluster transfer protein in the green microalga Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI International Conference on Fe-S Proteins: Function, Biogenesis, and Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston-Salem, United States</w:t>
+              <w:t xml:space="preserve">Journées Françaises de la Photosynthèse" SPhi 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994135v1</w:t>
+                <w:t xml:space="preserve">hal-05318646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the characterisation of an unexplored class of glutaredoxins in photosynthetic eucaryotes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards the understanding of the molecular mechanisms of the assembly of iron-sulfur clusters by the SUF machinery in chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kuzmik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village A2F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vandoeuvre -les-Nancy, France</w:t>
+              <w:t xml:space="preserve">XI International Conference on Fe-S Proteins: Function, Biogenesis, and Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Winston-Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666604v1</w:t>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Torresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Donnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">Plant Oxygen Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Juan-les-Pins / Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993693v1</w:t>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant DCC1 are atypical thioredoxins with a holdase activity. Biochemical characterization of thioredoxin-like 3, a conserved protein in the green lineage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mathiot</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference on plant and human sulfur biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pont-à-Mousson, France</w:t>
+              <w:t xml:space="preserve">POG2024 - 16th International Conference on Reactive Oxygen and Nitrogen Species in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Antibes Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318661v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the chloroplastic ferredoxin 1 in mitochondria of the green microalga Chlamydomonas reinhardtii.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
+                <w:t xml:space="preserve">Toward the characterisation of an unexplored class of glutaredoxins in photosynthetic eucaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Winston Salem, United States</w:t>
+              <w:t xml:space="preserve">Village A2F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vandoeuvre -les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318634v1</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of thioredoxin-related protein Clot/TRP14 of Populus trichocarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34948,64 +34948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of iron-sulfur containing subunits of respiratory complex I in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia López-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35069,77 +35069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Trx-like 3 and 4 new players in the thiol-based redox metabolism in the chloroplast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35300,178 +35300,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of iron-sulfur-containing subunits of respiratory complex I in plants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Keech</w:t>
+                <w:t xml:space="preserve">Sulfurtransferase-mediated formation of H2S and persulfidation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas J. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781848v1</w:t>
+                <w:t xml:space="preserve">hal-03775320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex redox regulation of the SAL1 phosphatase present in plant organelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Donnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35516,1702 +35529,1689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Moseler</w:t>
+                <w:t xml:space="preserve">Maturation of iron-sulfur-containing subunits of respiratory complex I in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318675v1</w:t>
+                <w:t xml:space="preserve">hal-03781848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775303v1</w:t>
+                <w:t xml:space="preserve">hal-05318675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cysteine catabolism and the role of sulfurtransferases in persulfidation reactions in Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Exploiting a bacterial cysteine desulfurase-sulfurtransferase fusion to develop a roGFP2-based biosensor for free cysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Meyer Andreas</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">Redox Biology Congress 2022 Oxidative stress, redox biology and antioxidants from plants to humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318678v1</w:t>
+                <w:t xml:space="preserve">hal-03775303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-sulfur cluster formation and transfer using plant mitochondrial glutaredoxin-BOLA complexes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Cysteine catabolism and the role of sulfurtransferases in persulfidation reactions in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Cruz Cruz José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Meyer Andreas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sainte-maxime, France</w:t>
+              <w:t xml:space="preserve">Thiol oxidation in biology: Biochemical mechanisms to physiological outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, San feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820255v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfurtransferase-mediated formation of H2S and persulfidation in Arabidopsis thaliana</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas J. Meyer</w:t>
+                <w:t xml:space="preserve">Iron-sulfur cluster formation and transfer using plant mitochondrial glutaredoxin-BOLA complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanik-Tagung International Conference of the German Society for Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Iron Sulfur Proteins: Biogenesis, Regulation and Function meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sainte-maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775320v1</w:t>
+                <w:t xml:space="preserve">hal-03820255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU3 transfer protein from Chlamydomonas reinhardtii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Investigation of cellular interactions and biochemical characterization of the chloroplastic NFU1 transfer protein from Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Larosa</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Noppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Bioenergy and environment congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, online, France</w:t>
+              <w:t xml:space="preserve">Chlamy 2020+1. 19th International Conference on the Cell and Molecular Biology of Chlamydomonas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Six-Fours-les-Plages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298613v1</w:t>
+                <w:t xml:space="preserve">hal-03707828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the role of an atypical mitochondrial ferredoxin from Arabidopsis thaliana.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Keech</w:t>
+                <w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ziesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne H Meyer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dhalleine Tiphaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, online seminar, France</w:t>
+              <w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705964v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the chloroplastic iron-sulfur transfer protein NFU1 from Chlamydomonas reinhardtii in chlorophyll metabolism in the dark</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Unravelling the role of an atypical mitochondrial ferredoxin from Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Dhondt</w:t>
+                <w:t xml:space="preserve">Röhricht Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Keech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne H Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfphi2021 : Journées de la Société Française de Photosynthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, online, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupe Français de Bioénergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, online seminar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298609v1</w:t>
+                <w:t xml:space="preserve">hal-03705964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on a H2S generating pathway in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+                <w:t xml:space="preserve">Integration of the chloroplastic iron-sulfur transfer protein NFU1 from Chlamydomonas reinhardtii in chlorophyll metabolism in the dark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Sfphi2021 : Journées de la Société Française de Photosynthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358437v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of cellular interactions and biochemical characterization of the chloroplastic NFU1 transfer protein from Chlamydomonas reinhardtii.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Identification of client iron-sulfur proteins of the chloroplastic NFU3 transfer protein from Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId938" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leo Noppe</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Larosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chlamy 2020+1. 19th International Conference on the Cell and Molecular Biology of Chlamydomonas.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Six-Fours-les-Plages, France</w:t>
+              <w:t xml:space="preserve">International Bioenergy and environment congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707828v1</w:t>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the biochemical relationships between cysteine desulfurase and sulfurtransferase protein families in sulfur trafficking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Shedding light on a H2S generating pathway in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Moseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-Bio 2021 Glucosinolate Joint meeting for plant and human sulfur biology and glucosinolates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358427v1</w:t>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing redox biosensors for sulfur compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Morgan</w:t>
+                <w:t xml:space="preserve">Does Arabidopsis sulfurtransferase 18 participate to sulfur trafficking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t>
+              <w:t xml:space="preserve">Thiol-based switches and redox regulation - from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000388v1</w:t>
+                <w:t xml:space="preserve">hal-02991609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and structural characterization of A. thaliana glutathione transferases from the tau class</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Dubos</w:t>
+                <w:t xml:space="preserve">Developing redox biosensors for sulfur compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiol-based switches and redox regulation – from microbes to men</w:t>
+              <w:t xml:space="preserve">SPP1710 Conference Thiol-based switches and redox regulation – from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318681v1</w:t>
+                <w:t xml:space="preserve">hal-03000388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Arabidopsis sulfurtransferase 18 participate to sulfur trafficking?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+                <w:t xml:space="preserve">Biochemical and structural characterization of A. thaliana glutathione transferases from the tau class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thiol-based switches and redox regulation - from microbes to men</w:t>
+              <w:t xml:space="preserve">Thiol-based switches and redox regulation – from microbes to men</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991609v1</w:t>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The α-amylase 3 of Arabidopsis thaliana is protected by S-glutathionylation in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libero Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Distefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Horrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Seung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">114° Congresso della Società Botanica Italiana onlus, VI INTERNATIONAL PLANT SCIENCE CONFERENCE (IPSC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, padova, Italy</w:t>
@@ -37292,51 +37292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Biologie Végétale SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
@@ -37359,1512 +37359,1512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrypting the chloroplastic [fe-s] cluster assembly machinery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIA40 of Arabidopsis thaliana is essential for the optimal in vitro oxidation of TIM and COX proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
+              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869861v1</w:t>
+                <w:t xml:space="preserve">hal-03158695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrypting the chloroplastic [Fe-S] cluster assembly machinery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Decrypting the chloroplastic [fe-s] cluster assembly machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rofidal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951521v1</w:t>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the biochemical properties of plastidial GRXS14 and mitochondrial GRXS15 isoforms of Arabidopsis thaliana</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decrypting the chloroplastic [Fe-S] cluster assembly machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe - Liozu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId951" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158701v1</w:t>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of coumarin secretion by plant roots into the soil to improve iron nutrition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the biochemical properties of plastidial GRXS14 and mitochondrial GRXS15 isoforms of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951465v1</w:t>
+                <w:t xml:space="preserve">hal-03158701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of Arabidopsis BolA proteins in iron-sulfur center transfer pathways and in iron homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+                <w:t xml:space="preserve">Dynamics of coumarin secretion by plant roots into the soil to improve iron nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Plant Molecular Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951237v1</w:t>
+                <w:t xml:space="preserve">hal-02951465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the biochemical properties of a bacterial ferredoxin-thioredoxin reductase-rhodanese fusion protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfur trafficking and H2S mediated-redox signalling in plants: Biochemical characterization of Arabidopsis thaliana 3-MP sulfurtransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H.Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane D. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology (IPMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000393v1</w:t>
+                <w:t xml:space="preserve">hal-03158693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking the role of the plastidial NFU1 transfer protein in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur trafficking and H2S mediated-redox signalling in plants: Biochemical characterization of Arabidopsis thaliana 3-MP sulfurtransferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the biochemical properties of a bacterial ferredoxin-thioredoxin reductase-rhodanese fusion protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology (IPMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId956" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158693v1</w:t>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Fe-S cluster assembly in Arabidopsis thaliana: In vitro characterization of the properties and role of GRX, ISCA and NFU proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+                <w:t xml:space="preserve">Functional characterization of Arabidopsis BolA proteins in iron-sulfur center transfer pathways and in iron homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Taupin-Broggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Madison, United States</w:t>
+              <w:t xml:space="preserve">12th International Plant Molecular Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158679v1</w:t>
+                <w:t xml:space="preserve">hal-02951237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of glutathione transferases potentially involved in the metabolism of coumarins in Arabidopsis thaliana during iron deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the SPP1710/Study group redox biology of the GBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Jacques Monod conference “Retrograde signalling from endosymbiotic organelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298653v1</w:t>
+                <w:t xml:space="preserve">hal-03298648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of glutathione transferases potentially involved in the metabolism of coumarins in Arabidopsis thaliana during iron deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacques Monod conference “Retrograde signalling from endosymbiotic organelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Meeting of the SPP1710/Study group redox biology of the GBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298648v1</w:t>
+                <w:t xml:space="preserve">hal-03298653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIA40 of Arabidopsis thaliana is essential for the optimal in vitro oxidation of TIM and COX proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial Fe-S cluster assembly in Arabidopsis thaliana: In vitro characterization of the properties and role of GRX, ISCA and NFU proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamanna Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael K. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Iron-Sulfur Proteins-Biogenesis, Regulation and Function 39th Steenbock Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158695v1</w:t>
+                <w:t xml:space="preserve">hal-03158679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the roles of Arabidopsis plastidial CGFS glutaredoxins: involvement of GRXS14 in the maintenance of chlorophyll content under specific physiological situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Becuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tourrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t>
@@ -38893,90 +38893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39014,90 +39014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the redox properties of plant and yeast MIA40/ERV1 couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Peleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39135,90 +39135,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia40 is not just a “poor man’s thioredoxin”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Peleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes M Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol oxidation in toxicity and signalling.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39256,90 +39256,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the biochemical properties of plant sulfurtransferases to dissect cellular sulfur trafficking mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe H Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Thiol oxidation in toxicity and signalling” Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t>
@@ -39368,103 +39368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of glutathione transferases potentially involved in the metabolism of coumarins in Arabidopsis thaliana during iron deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Sylvestre-Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thiol oxidation in toxicity and signalling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39489,90 +39489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular maturation of iron-sulfur proteins in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39604,307 +39604,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the function of the chloroplastic Arabidopsis thaliana glutaredoxin S16</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of mitochondrial ferredoxin partners from Arabidospis thaliana leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Belli</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Eléna Hego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Iron Nutrition and Interaction in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158354v1</w:t>
+                <w:t xml:space="preserve">hal-03158345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana NFU transfer proteins: cooperation with ISCA proteins to deliver [4Fe-4S] cluster to specific apo-targets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Magno</w:t>
+                <w:t xml:space="preserve">Towards the function of the chloroplastic Arabidopsis thaliana glutaredoxin S16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Muhlenhoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Vignols</w:t>
+                <w:t xml:space="preserve">Enrique Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Madrid, Spain. 2016</w:t>
+              <w:t xml:space="preserve">3rd meeting of the study group redox biology of the German Society for Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId973" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595219v1</w:t>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana NFU proteins participate in the final steps of the maturation of mitochondrial iron-sulfur proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39979,670 +39975,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of BolA-metal complexes through Sinorhizobium meliloti YrbA</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitochondrial Arabidopsis thaliana NFU transfer proteins: cooperation with ISCA proteins to deliver [4Fe-4S] cluster to specific apo-targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta A. Uzarska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId979" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Muhlenhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vignols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">18. International Symposium on Iron Nutrition and Interactions in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Madrid, Spain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158348v1</w:t>
+                <w:t xml:space="preserve">hal-01595219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mitochondrial ferredoxin partners from Arabidospis thaliana leaves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural characterization of BolA-metal complexes through Sinorhizobium meliloti YrbA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Iron Nutrition and Interaction in Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Cristallographie (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId979" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158345v1</w:t>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of poplar dehydroascorbate reductase by NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">Diverse structural forms involving BolA proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId982" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael K. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Redox meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vandoeuvre lès Nancy, France</w:t>
+              <w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482685v1</w:t>
+                <w:t xml:space="preserve">hal-03158306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+                <w:t xml:space="preserve">Structural investigation of poplar dehydroascorbate reductase by NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">2nd Redox meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vandoeuvre lès Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158314v1</w:t>
+            <w:hyperlink r:id="rId982" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the functions and partners of mitochondrial ferredoxins from Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry &amp; Biology of Iron-Sulfur Clusters 6th International IMBG Meeting &amp; Advanced Courses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Villard de Lans, France</w:t>
+              <w:t xml:space="preserve">IUBMB Symposium FeS 2015 - Iron Sulfur Cluster Biogenesis and Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158320v1</w:t>
+                <w:t xml:space="preserve">hal-03158314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the functions and partners of mitochondrial ISCA transfer proteins from A. thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40650,51 +40654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Mühlenhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t>
@@ -40717,605 +40721,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse structural forms involving BolA proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the functions and partners of mitochondrial ferredoxins from Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosbacher Kolloquium - Metals in Biology: Cellular functions and diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Mosbach, Germany</w:t>
+              <w:t xml:space="preserve">Chemistry &amp; Biology of Iron-Sulfur Clusters 6th International IMBG Meeting &amp; Advanced Courses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Villard de Lans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158306v1</w:t>
+                <w:t xml:space="preserve">hal-03158320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.C. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId988" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Subramian</w:t>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saravanan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, South Carolina, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on the Biogenesis of Iron Sulphur Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Columbia, United States. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158292v1</w:t>
+                <w:t xml:space="preserve">hal-01594163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId989" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanyao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Chen Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Subramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromar Magnetic Resonance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">7th International Conference on Iron-Sulfur Cluster Biogenesis and Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, South Carolina, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId989" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482665v1</w:t>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana plastidial Nfu2 and Nfu3 are required for the maturation of [4Fe-4S] clusters into photosystem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on the Biogenesis of Iron Sulphur Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Columbia, United States. 2013</w:t>
+              <w:t xml:space="preserve">Euromar Magnetic Resonance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId990" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594163v1</w:t>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR study of Arabidopsis thaliana BolA2 : structure, dynamics and interaction with glutaredoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth International Conference on Magnetic Resonance in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41353,64 +41353,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Arabidopsis thaliana BolA2 : Structure, Dynamics and Interaction with Glutaredoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41474,90 +41474,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters fer-soufre : rôle des glutarédoxines dans la machinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GTBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41582,64 +41582,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of glutaredoxins in iron-sulfur cluster biogenesis and intracellular iron sensing in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41707,90 +41707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxide detoxification systems in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41828,90 +41828,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure/function analysis of plant BolAs, deciphering their interaction with glutaredoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Tsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui-Chen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41953,90 +41953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Winger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42078,271 +42078,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Winger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158072v1</w:t>
+                <w:t xml:space="preserve">hal-03158003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional characterization of a plastidial poplar glutaredoxin with an atypical WCSYS active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Winger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Manuel Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conferences : Thio-Based Redox Regulation &amp; Signalling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Barga, Italy</w:t>
+              <w:t xml:space="preserve">Glutathione International Symposium: Glutathione and related thiols in microorganisms and plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158003v1</w:t>
+                <w:t xml:space="preserve">hal-03158072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -42373,51 +42373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural diversity and specificities within the ferredoxin disulfide/thioredoxin reductase family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Inorganic and bioinorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781119951438. </w:t>
@@ -42449,308 +42449,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mitochondrion: from genome to proteome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiol-based redox control in chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chlamydomonas Sourcebook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821430-5.00011-0⟩</w:t>
+              <w:t xml:space="preserve">Redox Chemistry and Biology of Thiols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90219-9.00023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176659v1</w:t>
+                <w:t xml:space="preserve">hal-03706004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1014" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol-based redox control in chloroplasts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mitochondrion: from genome to proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Salinas-Giegé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitya Subrahmanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Chemistry and Biology of Thiols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t>
+              <w:t xml:space="preserve">The Chlamydomonas Sourcebook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.369-412, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90219-9.00023-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821430-5.00011-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1014" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706004v1</w:t>
+            <w:hyperlink r:id="rId1011" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News on the redox front—A follow-up of ABR volume 52: Oxidative stress and redox regulation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 100, pp.355-378, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
@@ -42810,51 +42810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42901,64 +42901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Alkylation Methods for Assessing the Protein Redox State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43126,103 +43126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Regulation in Plants: Glutathione and “Redoxin” Related Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl-Josef Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ursula Jakob; Dan Reichmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxidative Stress and Redox Regulation</w:t>
@@ -43264,103 +43264,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutaredoxin: The Missing Link Between Thiol-Disulfide Oxidoreductases and Iron Sulfur Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research: Oxidative stress and redox regulations in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Elsevier, 2009, Advances in Botanical Research, 978-0-12-378622-7. </w:t>
@@ -43524,103 +43524,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fe-S cluster assembly factors NFU4 and NFU5 are primarily required for protein lipoylation in mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Franceschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Liebsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vignols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -43642,90 +43642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mitochondrial ferredoxin-like is essential for the formation of complex I-containing respiratory supercomplexes in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Röhricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Forner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boussardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43953,51 +43953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="521DD332"/>
+    <w:nsid w:val="A89D17E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -44101,51 +44101,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71C1C7C8"/>
+    <w:nsid w:val="CB76BB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -44249,51 +44249,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E4B6399A"/>
+    <w:nsid w:val="301D2C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -44486,51 +44486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Inturri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70836" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14010101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caubri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.108919" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lopez-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Das Neves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119797" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01176-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R&#246;hricht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad040" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010102" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M Herrmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111949" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sylvestre-Gonon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Viloria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.958586" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.916948" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10020024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kai Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ziesel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101749" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435679v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franceschetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Liebsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab501" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.735423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Huang Gao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050803" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla&#8208;toscano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnka Lefebvre&#8208;legendre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Berndt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148317" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa578" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0404" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20202956" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15870" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Taupin-Broggini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kammerscheit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00882-20" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945103v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjaminas Valiauga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimantas &#268;&#279;nas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/chemija.v31i3.4293" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02571980v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Riemer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15436" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352485v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Moseler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz213" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Gurrieri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Distefano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pirone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Horrer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seung" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00993" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fermani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2018.7617" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139339v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00608" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.11.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TXN02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Spantgar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.06.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyao Gao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajini Randeniya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001592" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844909v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Saul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Gardestr&#246;m" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek A Kleczkowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12713" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945082v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Shaikhali" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Brannstrom" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9029.1000189" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562315v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174753" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686869v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourrette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13036" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629175v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peleh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Backes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0445-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gense" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14138" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gualberto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151147" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496820v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cardi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Lillo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castiglia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW2VWFM4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494737v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chrobok" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Law" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Brouwer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Lind&#233;n" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ziolkowska" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01463" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269392v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2015_1003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269429v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davoine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Bygdell" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150132" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269091v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Matamoros" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saiz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bustos-Sanmamed" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Mulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv066" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269453v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nietzel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510835112" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Johnson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.572701" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521313v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X14017026" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268571v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Li" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-014-0042-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579702v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28564" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268957v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2014.00192" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936792v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sudre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst156" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050560v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20140390" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268531v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Meyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00506" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268530v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00518" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268219v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne T. Mapolelo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32263c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268123v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger-Mendes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4739" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00105" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morisse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Festa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.475467" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268539v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Cafasso" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Pizzo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.10.008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS6CRZX2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268928v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil G. Naik" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4007622" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578664v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibali Bandyopadhyay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Shakamuri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407059n" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577790v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M. Benyamina" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02835.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C743D96550594131838EAD3ED63103F954E53D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920681v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00259" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137170v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.197723" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268311v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120505" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268395v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4153" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386454v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Ouyang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Feng" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-012-2051-4" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643185v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.020" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268025v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hugo" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Trujillo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Srivastava" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20111378" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332162v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilvinas Anusevicius" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Misevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2012.08.014" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268394v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.3933" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648687v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386456v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tovar-M&#233;ndez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Matamoros" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Josef Dietz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.177196" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642042v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobai Ren" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9282-1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644309v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.03.006" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652310v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Smiri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chaoui" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-010-8749-3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWJ17SR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649470v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Miseviciene" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sarlauskas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649210v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err100" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667925v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.09.002" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6Q3XC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662291v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.11.050" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-387XLSW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663806v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03146.x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657238v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9550-z" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545637v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2009.08.005" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667673v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9501-8" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DA2FE32481CC234F4322F87562AC9AD68A2579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663288v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9344-y" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D16F31HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665795v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.015487" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662132v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Srivastava" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nilsson" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133371" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668190v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0054-y" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGG00HPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656851v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Eklund" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2009.03.005" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCXJBRQ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545616v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807998200" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667256v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Naya" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan K. James" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02629.x" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667708v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn076" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659237v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02673.x" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660326v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Lemaire" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.59.032607.092811" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667186v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802093200" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332174v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Micaela Molina&#8208;navarro" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Claxton" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.50" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118623v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01097.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0X0SZX3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332178v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barbey" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Navaza" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309107064391" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655515v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tete-Favier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Palladino" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605007200" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929740v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira dos Santos" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.081" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386486v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Panjikar" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.031" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W39HGL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01999868v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Passardi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Theiler" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zamocky" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.005" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2WT1DSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667238v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Finkemeier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00785.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RM7RBTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253984v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Unno" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masip" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kim" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386481v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Brach" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kreye" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03280.x" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929742v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira Dos Santos" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9097-1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5308E900FBA5527FFD6F59C003014F0855EFB8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653205v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.01.099" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX2CF2SH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665437v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9083-7" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A6BB87AE8E5FC7375379B56463B2863378CC27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655714v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel K. Macdonald" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lloyd Raven" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9100-x" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDPNC161-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669180v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.089458" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318443v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Jacquot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00777.x" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L57JRH36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655662v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhong" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiharu Hase" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Kusunoki" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060444t" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9Z97H3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545530v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl001" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661917v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602188200" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676534v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuine" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymery" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Court" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187532v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062430" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679702v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679065v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-4296-4" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31EF29EC88922DCC9DD49E05939E44D5A5EDFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679450v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noguera" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krimm" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.08.035" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR0835QB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321218v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villarejo" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj K Srivastava" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2005.7.919" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680941v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048226s" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8G10PX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677439v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-005-0497-x" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KRD9NTDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187481v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02271.x" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677501v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouillac" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000042965.46172.1b" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BF2CF08FA597CFB0382CFA79FA4E053B14526C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681554v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048849.02529.66" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16ZMVCF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672433v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673403v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671937v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BA20030196" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9376EC2BAFFA405A2D57C23D4A411B144440BE32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332173v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Vensel" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene K. Tanaka" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Hurkman" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308583101" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143834v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacquot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3410-y" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RQ9HKJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674741v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. d'Ambrosio" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kauffman" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benedetti" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444903006814" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9PRWVW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386460v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Horst Lillig" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Dirk Schwenn" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/152308603321223504" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386458v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)01156-6" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675821v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679184v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673347v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echalier" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902011782" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JB5HZKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141505v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04692.x" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3ST417K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141516v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04693.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SXLX984-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141495v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140202.x" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AA02B32673E7AC9E97E35E13F55CEC101A7595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141520v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1574" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1XD86S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141509v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111489200" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386459v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021218932260" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHVZSX7Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141500v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01177-2" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQ3KXWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141514v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)03302-6" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306666v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289229v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319713v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319936v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319695v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628764v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628771v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628782v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johnson Michael" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319983v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pyr Dit Ruys" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993682v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991152v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319719v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05318842v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Zimmermann" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Morgan" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319994v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628793v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Christ" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320028v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ragnoli" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300881v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300871v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229620v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775204v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775274v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781860v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781876v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781853v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728428v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176818v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628800v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775257v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176793v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766719v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roland" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705989v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedroletti Luca" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320168v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705957v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mclean" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Balk" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197977v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larosa" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298704v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320120v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bruckert" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320159v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197997v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000210v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955303v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magno" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198404v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000211v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955576v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952560v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952587v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176965v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000213v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198418v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198428v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000214v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D.Lemaire" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198450v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198459v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198462v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198457v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunyao Gao" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przybyla-Toscano Jonathan" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000372v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacques" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198452v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198451v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198441v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198448v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198438v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198444v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000377v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952861v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Li&#232;vre" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318611v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318613v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inturri Sofia" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudache Yanis" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terenzi Agustina" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remacle Claire" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289249v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289245v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318629v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Terenzi" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994107v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994082v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318638v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boussardon" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318622v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602106v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318646v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994135v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuzmik" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666604v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993693v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318661v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318634v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300914v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318673v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318659v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302037v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bonilla" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oddone" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Benchoam" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Rios" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781848v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820252v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318675v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775303v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318678v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cruz Cruz Jos&#233;" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meyer Andreas" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820255v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775320v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298613v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705964v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;hricht H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne H Meyer" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298609v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dhondt" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358437v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707828v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Noppe" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358427v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine Tiphaine" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000388v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318681v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991609v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298595v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951139v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869861v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951521v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158701v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951465v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951237v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000393v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158684v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158693v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H.Marchand" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Lemaire" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158679v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298653v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298648v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158695v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158359v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158671v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158362v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298589v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158365v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951534v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158357v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158354v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595219v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Muhlenhoff" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951566v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mclean" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azam" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158348v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158345v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Hego" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482685v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158314v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158320v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158301v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158306v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158292v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subramian" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482665v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594163v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Wu" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482637v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158262v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482628v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158283v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158255v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158225v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158204v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628824v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2868" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176659v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamel" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Subrahmanian" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821430-5.00011-0" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706004v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90219-9.00023-6" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229149v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.010" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913009v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7225-8_4" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940943v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Messens" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Collet" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5787-5_3" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940924v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5787-5_8" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823131v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52013-5" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600417v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857817v2" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316486v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748118v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10104" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Aoudache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Inturri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin das Neves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda de Bont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Remacle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70836" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14010101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05099739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Housseini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.108919" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289196v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caubri&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Butler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Moseler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Leverrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2025.103785" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Donnay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lopez-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70482" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04495979v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyut Dagva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Labat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piotrowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kairis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Das Neves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119797" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M Herrmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111949" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01176-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R&#246;hricht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Forner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boussardon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caccamo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vega de Luna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Wahni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N Volkov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111946" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Christ" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Franceschetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Liebsch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignols" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583118v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Kai Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ziesel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.101749" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03953075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sylvestre-Gonon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Viloria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.958586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.916948" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610879v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics10020024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.958490" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100429" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.735423" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063175" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Huang Gao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10050803" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla&#8208;toscano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Law" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnka Lefebvre&#8208;legendre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Berndt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;hlenhoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2020.148317" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304521v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa578" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473677v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamanna Azam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Alloing" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20202956" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890959v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0404" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa166" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Taupin-Broggini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21218121" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15870" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kammerscheit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00882-20" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076877v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239237" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjaminas Valiauga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimantas &#268;&#279;nas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/chemija.v31i3.4293" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.015726" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Moseler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bchini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.11.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP1TXN02-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139339v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00608" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02571980v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00712" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Ischebeck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz050" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Riemer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15436" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz213" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fermani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Costa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2018.7617" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libero Gurrieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Distefano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pirone" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Horrer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seung" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00993" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta A. Uzarska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla Toscano" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Spantgar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lill" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2018.06.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844909v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Saul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816913v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyao Gao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajini Randeniya" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001592" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-018-1532-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02545816v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7100142" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629175v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Peleh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Backes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-017-0445-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593202v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gense" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14138" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573241v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Gardestr&#246;m" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek A Kleczkowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12713" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573246v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mirtziou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Seassau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montrichard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.niox.2017.02.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945082v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehad Shaikhali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Brannstrom" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-9029.1000189" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562315v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174753" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Becuwe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tourrette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13036" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494737v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Chrobok" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon R. Law" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Brouwer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernilla Lind&#233;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Ziolkowska" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01463" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287772v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Gualberto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151147" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cardi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Lillo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Castiglia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.08.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NW2VWFM4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439293v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci-Cresp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benyamina" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.11.013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140698v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Knuesting" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Riondet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Maria" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Kruse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00049" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269429v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Davoine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Br&#228;nnstr&#246;m" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Bygdell" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20150132" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269392v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18388/abp.2015_1003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269091v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Matamoros" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Saiz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Bustos-Sanmamed" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Mulet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv066" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521788v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.09.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579585v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cerveau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reichheld" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.01.023" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Aller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nietzel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1510835112" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050560v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Gualberto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20140390" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579721v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Cejudo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas A Meyer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J Reichheld" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Traverso" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00266" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936792v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chen Wu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sudre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/sst156" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521194v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K. Johnson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.572701" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521313v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X14017026" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268571v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Li" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xia" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-014-0042-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579702v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.28564" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268957v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2014.00192" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920681v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00259" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268531v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas J. Meyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00506" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268530v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00518" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268219v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne T. Mapolelo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela-Nadia Albetel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Li" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32263c" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578659v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00105" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577781v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morisse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Festa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.475467" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger-Mendes" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2012.4739" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578664v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibali Bandyopadhyay" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Shakamuri" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil G. Naik" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boi Hanh Huynh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja407059n" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577790v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane M. Benyamina" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2012.02835.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C743D96550594131838EAD3ED63103F954E53D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268928v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmya Subramanian" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Kun Kim" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi4007622" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268539v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Cafasso" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Pizzo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2013.10.008" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS6CRZX2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137170v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.197723" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268395v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Garin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.4153" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268311v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Adamo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20120505" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386454v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Ouyang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingang Feng" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13238-012-2051-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643185v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.020" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332162v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilvinas Anusevicius" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Misevi&#269;ien&#279;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2012.08.014" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268025v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hugo" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Trujillo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Srivastava" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20111378" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268394v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2011.3933" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649210v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err100" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648687v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2010.10.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386456v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Tovar-M&#233;ndez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Matamoros" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Josef Dietz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cejudo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.177196" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642042v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobai Ren" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-010-9282-1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652310v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Smiri" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chaoui" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-010-8749-3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWJ17SR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644309v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sch&#252;rmann" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.03.006" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545674v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Str&#246;her" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakumari Muthuramalingam" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.228726" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606766v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Song" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaz Mendez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corre" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hotel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01269-10" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649470v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Miseviciene" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Sarlauskas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663288v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9344-y" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D16F31HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667925v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.09.002" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6Q3XC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662291v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.11.050" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-387XLSW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663806v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03146.x" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657238v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9550-z" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545637v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Johnson" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2009.08.005" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667673v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9501-8" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19DA2FE32481CC234F4322F87562AC9AD68A2579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667256v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ramos" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Naya" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan K. James" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02629.x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667708v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn076" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665795v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Laugier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.015487" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662132v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar Srivastava" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nilsson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133371" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668190v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0054-y" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZGG00HPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656851v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Eklund" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2009.03.005" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCXJBRQ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545616v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Winger" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807998200" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332178v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barbey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Navaza" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309107064391" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659448v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V. V Mendes" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuhua Pang" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01989-07" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659237v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02673.x" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660326v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Lemaire" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.arplant.59.032607.092811" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667186v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802093200" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332174v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Micaela Molina&#8208;navarro" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Claxton" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.50" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118623v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01097.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0X0SZX3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655515v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tete-Favier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Palladino" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M605007200" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929740v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira dos Santos" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Massot" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Issakidis-Bourguet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.07.081" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386486v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Panjikar" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.031" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W39HGL2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01999868v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Passardi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Theiler" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Zamocky" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cosio" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2007.04.005" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2WT1DSR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667238v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Finkemeier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00785.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RM7RBTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253984v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Unno" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Masip" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kim" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386481v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Brach" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marty" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kreye" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03280.x" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929742v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vieira Dos Santos" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9097-1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B5308E900FBA5527FFD6F59C003014F0855EFB8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653205v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.01.099" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX2CF2SH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665437v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9083-7" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A6BB87AE8E5FC7375379B56463B2863378CC27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655714v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel K. Macdonald" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lloyd Raven" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9100-x" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDPNC161-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669180v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.089458" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318443v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Jacquot" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00777.x" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L57JRH36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655662v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhong" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiharu Hase" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Kusunoki" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060444t" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N9Z97H3J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545530v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl001" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661917v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera-Mazon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Walker" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602188200" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677439v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-005-0497-x" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KRD9NTDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187481v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Garin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Court" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2004.02271.x" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676534v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cuine" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymery" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Court" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187532v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062430" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679702v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679065v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-4296-4" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31EF29EC88922DCC9DD49E05939E44D5A5EDFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679450v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noguera" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Walker" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Krimm" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.08.035" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR0835QB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321218v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villarejo" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj K Srivastava" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2005.7.919" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680941v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Echalier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi048226s" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S8G10PX0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143834v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacquot" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3410-y" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RQ9HKJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677501v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouillac" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lancelin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000042965.46172.1b" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BF2CF08FA597CFB0382CFA79FA4E053B14526C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681554v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Noguera" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Krimm" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048849.02529.66" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-16ZMVCF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673403v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672433v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671937v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Decottignies" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BA20030196" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9376EC2BAFFA405A2D57C23D4A411B144440BE32/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332173v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Vensel" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene K. Tanaka" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Hurkman" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308583101" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674741v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. d'Ambrosio" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kauffman" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benedetti" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444903006814" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9PRWVW1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386458v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(03)01156-6" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386460v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Horst Lillig" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Dirk Schwenn" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/152308603321223504" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675821v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679184v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386459v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021218932260" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHVZSX7Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141514v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)03302-6" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141500v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01177-2" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQ3KXWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673347v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echalier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444902011782" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JB5HZKG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141505v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04692.x" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3ST417K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141495v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140202.x" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AA02B32673E7AC9E97E35E13F55CEC101A7595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141520v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1574" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1XD86S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141516v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04693.x" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SXLX984-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141509v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111489200" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319695v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306666v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289229v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319936v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319713v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05318842v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Zimmermann" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Morgan" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319719v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991152v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628764v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628771v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628782v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Johnson Michael" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319983v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pyr Dit Ruys" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993682v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300871v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04229620v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319994v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628793v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Christ" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300881v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320028v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ragnoli" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705989v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedroletti Luca" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775274v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775204v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781860v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728428v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176818v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628800v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781876v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781853v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176793v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775257v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766719v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roland" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320120v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bruckert" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320159v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298704v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197988v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320168v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197977v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larosa" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705957v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mclean" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Balk" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197997v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000210v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H Marchand" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955303v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magno" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198404v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000211v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955576v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952560v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952587v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176965v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000213v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198418v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000214v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D.Lemaire" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198428v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198450v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198459v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198462v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198457v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunyao Gao" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przybyla-Toscano Jonathan" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000372v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacques" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198452v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198451v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198448v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198441v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198438v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198444v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000377v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952861v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Li&#232;vre" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318611v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318613v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inturri Sofia" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoudache Yanis" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terenzi Agustina" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remacle Claire" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289249v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Torresi" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306663v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cherrier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Nicolet" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289245v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Simon" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318661v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318634v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Terenzi" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994107v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318629v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994082v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318638v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Boussardon" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318622v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318646v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994135v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kuzmik" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602106v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993693v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666604v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pottier" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300914v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318673v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318659v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302037v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bonilla" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Oddone" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayana Benchoam" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Rios" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775320v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820252v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781848v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318675v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775303v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318678v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cruz Cruz Jos&#233;" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meyer Andreas" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820255v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707828v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Noppe" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358427v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine Tiphaine" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705964v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#246;hricht H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne H Meyer" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298609v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dhondt" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298613v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358437v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991609v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000388v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318681v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dubos" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298595v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951139v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158695v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869861v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951521v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe - Liozu" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158701v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951465v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158693v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H.Marchand" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane D. Lemaire" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158684v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000393v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951237v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298648v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298653v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158679v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158359v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158671v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158362v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298589v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158365v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951534v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158357v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158345v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Hego" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158354v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951566v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mclean" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Azam" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595219v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Muhlenhoff" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158348v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158306v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482685v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158314v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158301v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158320v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594163v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Wu" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158292v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Subramian" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482665v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482637v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158262v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didierjean" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482628v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158283v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158255v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Selles" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158225v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158204v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gualberto" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158003v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03158072v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628824v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2868" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706004v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90219-9.00023-6" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176659v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hamel" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Salinas-Gieg&#233;" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitya Subrahmanian" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821430-5.00011-0" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229149v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.010" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945095v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119951438.eibc2470" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913009v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7225-8_4" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940943v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Messens" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Collet" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5787-5_3" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940924v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5787-5_8" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823131v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52013-5" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600417v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857817v2" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316486v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748118v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10104" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>