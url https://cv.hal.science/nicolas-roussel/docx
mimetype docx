--- v0 (2026-03-19)
+++ v1 (2026-04-27)
@@ -502,51 +502,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andéol Évain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
@@ -577,106 +577,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain-Computer Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388534v1</w:t>
+                <w:t xml:space="preserve">hal-01388528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t>
+                <w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andéol Évain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
@@ -707,82 +707,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t>
+              <w:t xml:space="preserve">Brain-Computer Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388528v1</w:t>
+                <w:t xml:space="preserve">hal-01388534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1049,1291 +1049,1291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-Computer Interfaces and Augmented Reality: A State of the Art</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing Latency in Touch and Button-Equipped Interactive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Poulmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Graz Brain-Computer Interface Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-82⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3126594.3126606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625167v1</w:t>
+                <w:t xml:space="preserve">hal-01586803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Latency in Touch and Button-Equipped Interactive Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can I Think of Something Else when Using a BCI? Cognitive Demand of an SSVEP-based BCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3126594.3126606⟩</w:t>
+              <w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. pp.5120-5125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3026037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586803v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can I Think of Something Else when Using a BCI? Cognitive Demand of an SSVEP-based BCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andéol Evain</w:t>
+                <w:t xml:space="preserve">Brain-Computer Interfaces and Augmented Reality: A State of the Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Si-Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Denver, United States. pp.5120-5125, </w:t>
+              <w:t xml:space="preserve"> Graz Brain-Computer Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Graz, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3025453.3026037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-533-1-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625088v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Manipulation in Tactile Displays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A forecasting algorithm for latency compensation in indirect human-computer interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aakar Gupta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In proceedings of ECC'16, the 15th annual European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417855v1</w:t>
+                <w:t xml:space="preserve">hal-01420653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A forecasting algorithm for latency compensation in indirect human-computer interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Influence of Error Rate on Frustration of BCI Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andéol Évain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Strock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of ECC'16, the 15th annual European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVI'16 - International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.248--251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2909278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420653v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Error Rate on Frustration of BCI Users</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Strock</w:t>
+                <w:t xml:space="preserve">Designing Tactile Patterns using Programmable Friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVI'16 - International Working Conference on Advanced Visual Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2909132.2909278⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3004107.3004110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388552v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Tactile Patterns using Programmable Friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Manipulation in Tactile Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Potier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fribourg, Switzerland. pp.1-7, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.3683 - 3693, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3004107.3004110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2858036.2858161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383516v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push-Edge and Slide-Edge: Scrolling by Pushing Against the Viewport Edge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulation Dialogique pour Affichages Tactiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aakar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2015 - 33th Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.4, </w:t>
+              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2702123.2702132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110989v1</w:t>
+                <w:t xml:space="preserve">hal-01218783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation Dialogique pour Affichages Tactiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+                <w:t xml:space="preserve">Looking through the Eye of the Mouse: A Simple Method for Measuring End-to-end Latency using an Optical Mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ravin Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine (IHM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2820619.2820640⟩</w:t>
+              <w:t xml:space="preserve">UIST '15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Charlotte, United States. pp.629-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2807442.2807454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218783v1</w:t>
+                <w:t xml:space="preserve">hal-01226729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking through the Eye of the Mouse: A Simple Method for Measuring End-to-end Latency using an Optical Mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Push-Edge and Slide-Edge: Scrolling by Pushing Against the Viewport Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Malacria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aceituno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cockburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST '15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Charlotte, United States. pp.629-636, </w:t>
+              <w:t xml:space="preserve">CHI 2015 - 33th Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2807442.2807454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2702123.2702132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226729v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hotkey Palette: Flexible Contextual Retrieval of Chosen Documents and Windows</w:t>
               </w:r>
@@ -2971,460 +2971,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How low can you go? Human limits in small unidirectional mouse movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Aceituno</w:t>
+                <w:t xml:space="preserve">Designing Intuitive Multi-touch 3D Navigation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'13, the 31th Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2470654.2466182⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.19-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40483-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799954v1</w:t>
+                <w:t xml:space="preserve">hal-00813232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Intuitive Multi-touch 3D Navigation Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Moerman</w:t>
+                <w:t xml:space="preserve">How low can you go? Human limits in small unidirectional mouse movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aceituno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.19-36, </w:t>
+              <w:t xml:space="preserve">CHI'13, the 31th Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.1383-1386, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40483-2_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2466182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813232v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception de textures pour les interfaces tactiles à frottement programmable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
+                <w:t xml:space="preserve">Technique multi-points indirecte relative pour l'interaction avec des écrans de grandes dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IHM 2012 - Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.63-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719789v1</w:t>
+                <w:t xml:space="preserve">hal-00719788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique multi-points indirecte relative pour l'interaction avec des écrans de grandes dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Gilliot</w:t>
+                <w:t xml:space="preserve">Méthodologie de conception de textures pour les interfaces tactiles à frottement programmable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pietrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IHM 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergo'IHM 2012 - Proceedings of the AFIHM Conférence Francophone sur l’interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Biarritz, France. pp.132-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2652574.2653420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719788v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1€ Filter: A Simple Speed-based Low-pass Filter for Noisy Input in Interactive Systems</w:t>
               </w:r>
@@ -4486,408 +4486,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PageLinker: Integrating Contextual Bookmarks within a Browser</w:t>
+                <w:t xml:space="preserve">Redirection d'applications existantes et nouvelles interactions pour des usages collaboratifs co-localisés sur une table interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+                <w:t xml:space="preserve">Guillaume Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Mackay</w:t>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2007: Computer-Human Interaction Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1240624.1240680⟩</w:t>
+              <w:t xml:space="preserve">IHM '07: Proceedings of the 19th International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.271-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1541436.1541491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290841v1</w:t>
+                <w:t xml:space="preserve">hal-00539224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redirection d'applications existantes et nouvelles interactions pour des usages collaboratifs co-localisés sur une table interactive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copy-and-Paste Between Overlapping Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '07: Proceedings of the 19th International Conference of the Association Francophone d'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1541436.1541491⟩</w:t>
+              <w:t xml:space="preserve">CHI '07: SIGCHI Conference on Human Factors and Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIGCHI, Apr 2007, San Jose, United States. pp.201 - 210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1240624.1240657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539224v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copy-and-Paste Between Overlapping Windows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chapuis</w:t>
+                <w:t xml:space="preserve">PageLinker: Integrating Contextual Bookmarks within a Browser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '07: SIGCHI Conference on Human Factors and Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIGCHI, Apr 2007, San Jose, United States. pp.201 - 210, </w:t>
+              <w:t xml:space="preserve">CHI 2007: Computer-Human Interaction Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, San Jose, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1240624.1240657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1240624.1240680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533593v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All you need is log</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letondal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WWW 2006 Workshop on Logging Traces of Web Activity: The Mechanics of Data Collection.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5891,90 +5891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrangement to measure and use latency between an input interface and an output interface of a processing device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6909,51 +6909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089631v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gilliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Madhyastha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670461" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831877v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_16" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466182" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813232v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moerman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40483-2_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208639" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047276" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866029.1866057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518958" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240680" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541491" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240657" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stuerzlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusty Phillips" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1166253.1166301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095034.1095038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148596" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148588" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04443624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minichiello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ajuelos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089631v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gilliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Madhyastha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670461" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831877v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_16" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813232v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moerman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40483-2_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208639" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047276" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866029.1866057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518958" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541491" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240657" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240680" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stuerzlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusty Phillips" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1166253.1166301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095034.1095038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148596" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148588" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04443624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minichiello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ajuelos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>