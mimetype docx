--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -502,51 +502,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t>
+                <w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andéol Évain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
@@ -577,106 +577,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t>
+              <w:t xml:space="preserve">Brain-Computer Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388528v1</w:t>
+                <w:t xml:space="preserve">hal-01388534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the stimuli of an SSVEP-based BCI really have to be the same as the stimuli used for training it?</w:t>
+                <w:t xml:space="preserve">Design and Evaluation of Fusion Approach for Combining Brain and Gaze Inputs for Target Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andéol Évain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
@@ -707,82 +707,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain-Computer Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.103 - 111. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (454), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2326263X.2016.1193458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388534v1</w:t>
+                <w:t xml:space="preserve">hal-01388528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2971,248 +2971,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Intuitive Multi-touch 3D Navigation Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Moerman</w:t>
+                <w:t xml:space="preserve">How low can you go? Human limits in small unidirectional mouse movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Aceituno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40483-2_2⟩</w:t>
+              <w:t xml:space="preserve">CHI'13, the 31th Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.1383-1386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2470654.2466182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813232v2</w:t>
+                <w:t xml:space="preserve">hal-00799954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How low can you go? Human limits in small unidirectional mouse movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Aceituno</w:t>
+                <w:t xml:space="preserve">Designing Intuitive Multi-touch 3D Navigation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'13, the 31th Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.1383-1386, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cape Town, South Africa. pp.19-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2470654.2466182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40483-2_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799954v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique multi-points indirecte relative pour l'interaction avec des écrans de grandes dimensions</w:t>
               </w:r>
@@ -6909,51 +6909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089631v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gilliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Madhyastha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670461" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831877v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_16" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813232v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moerman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40483-2_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799954v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208639" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047276" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866029.1866057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518958" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541491" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240657" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240680" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stuerzlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusty Phillips" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1166253.1166301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095034.1095038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148596" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148588" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04443624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minichiello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ajuelos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Si-Mohammed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2873737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goguey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vogel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pietrzak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.11.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aceituno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Malacria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Quinn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cockburn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2016.08.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol &#201;vain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2016.1193458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00454" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02163771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586803v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falce" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3126594.3126606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And&#233;ol Evain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3026037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-533-1-82" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Strock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Potier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakar Gupta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravin Balakrishnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218783v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820640" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01226729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807454" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089631v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670452" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gilliot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry Riche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Riche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Madhyastha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670461" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670445" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670446" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831877v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rekik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_16" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2470654.2466182" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813232v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moerman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40483-2_2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719788v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719789v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2652574.2653420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2207676.2208639" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gutwin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1978942.1979307" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00635397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2047196.2047276" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533398v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866029.1866057" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1518701.1518958" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1541436.1541491" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240657" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290841v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1240624.1240680" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stuerzlinger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusty Phillips" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1166253.1166301" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095034.1095038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539231v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148596" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Langet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148550.1148588" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Miyaki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Truong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lucia Roncancio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/book/10.1002/9781119144977" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01114381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04443624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Minichiello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ajuelos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001186v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00280550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>