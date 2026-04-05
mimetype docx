--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2225,273 +2225,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le moulin de La Tour (78) approche archéologique et archivistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie au service de l'histoire des moulins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des moulins de France, Apr 2025, Meaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des gaulois aux abris de la Défense passive, 2500 ans d'histoire archéologique à Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société historique artistique et littéraire de Puteaux, Feb 2025, Puteaux (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude du bâti vernaculaire : l’exemple de la boucherie de la rue Henri Barbusse de Nanterre (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Approche de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, Apr 2025, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226313v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04947458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des bombardements et de la Défense Passive au cours de la seconde Guerre Mondiale en Centre-Val-de-Loire et Île-de-France : quelques réflexions</w:t>
               </w:r>
@@ -2566,191 +2566,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À Nanterre, l'archéologie comme support de médiation avec les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés d'histoire locale : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société historique "Le Vieux Marly", Mar 2024, Marly-le-Roi, France. pp.59-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'archéologie locale comme support de médiation avec les habitants. L'exemple de Nanterre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d'histoire locale: enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Vieux Marly, Mar 2024, Marly le Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697247v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04880095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le cas du moulin à vent de Sartrouville</w:t>
               </w:r>
@@ -2868,165 +2868,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur 30 ans d'archéologie à Nanterre (Hauts-de-Seine): l'apport des travaux préventifs à la (re) construction du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Archéologiques d'Ile-de-France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Ile-de-France, Dec 2023, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fouille au parc des Anciennes Mairies 2022 – Nanterre – Hauts-de-Seine 1ers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du vendredi 21 avril 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084406v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04377460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille au parc des Anciennes Mairies 2022 - Nanterre, Hauts-de-Seine. 1ers résulats</w:t>
               </w:r>
@@ -5258,51 +5258,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5490,860 +5490,926 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de Recherche Français à Jérusalem. De Boccard, 11, pp.418, 2019, Mémoires et Travaux du Centre de Recherches Français à Jérusalem, 978-2-7018-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les abris du Natoufien final de Eynan-Mallaha, Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard. 11, 2019, Mémoires et Travaux du Centre de recherche français à Jérusalem, 978-2-7018-0429-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanterre dans l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ciret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Békus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'Histoire de Nanterre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanterre 2500 ans d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulletin de la Société d'Histoire de Nanterre (72), Société d'Histoire de Nanterre, pp.4-145, 2023, 1145-08-0819-07-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un collège au coeur de l'histoire moderne de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">paroisse Sainte-Geneviève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un curé dans la tourmente de son temps - Mémoires du père Paul Beurrier, prieur-curé de 1635 à 1653 à Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, paroisse Sainte-Geneviève, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Two Worlds: The PPNB–PPNC Transition in the Central Levant as Seen Through Discoveries at Beisamoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamoudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Boaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heeli C. Schechter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamoudi Khalaily; Amit Re'em; Jacob Vardi; Ianir Milevski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mega Project at Motza (Moẓa): The Neolithic and Later Occupations up to the 20th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplementary Volume, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Israel Antiquities Authority</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-199, 2020, New Studies in the Archaeology of Jerusalem and Its Region, 978-965-406-715-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1b9f5bh.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eynan (Ain Mallaha)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enzel, Y. and Bar-Yosef, O. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary of the Levant. Environments, climate change, and humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.295-302, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781316106754.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01852519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of two Natufian residential complexes: structures 200 and 203 at Eynan (Ain Mallaha), Israel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bar-Yosef, O.; Valla, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natufian foragers in the Levant: terminal pleistocene social changes in Western Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, International monographs in prehistory, pp.172-184, 2013, International monographs in prehistory</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Final Natufian Structure 215-228 at Mallaha (Eynan), Israel: An Attempt at Spatial Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivka Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bar-Yosef, O. et Valla, F.R. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natufian foragers in the Levant.Terminal Pleistocene Social Changes in Western Asia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.146-171, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01852540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Natufian architecture at Eynan (Aïn Mallah): Approaching the diversity behind uniformity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamoudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François R Valla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domesticating Space. Construction, Community, and Cosmology in the Late Prehistoric Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studies in Early Near Eastern. Production, Subsistence, and Environment (12), ex oriente, pp.35-41, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6353,91 +6419,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude documentée sur les bâtiments situés au n°27 et 29 de la rue Henri Barbusse à Nanterre (Hauts-de-Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6447,4293 +6513,4293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Ouvrage annexe Docteur Charcot (Métro ligne 15 Ouest) : rue du Docteur Charcot : rue des Ombraies : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05181035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire - Programme Collectif de Recherche - Rapport 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; Office national des forêts (ONF); Service régional d'archéologie d'Île-de-France; Service archéologie du département du Val-de-Marne; Département de la Seine-Saint-Denis. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courbevoie (Hauts-de-Seine), 16 rue du Moulin des Bruyères : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Drwila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire. Programme Collectif de Recherches. Rapport de 3eme année d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; Office National des Forêts (ONF); Drac Île-de-France; Service Archéologie Département du Loiret; Service archéologie du département du Val-de-Marne; Service départemental d'archéologie du Val d'Oise; Pôle d'archéologie, Ville d'Orléans; Paris 1 Panthéon-Sorbonne; Service régional d'archéologie d'Île-de-France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crespières (Yvelines), Rue Saint Martin - Lieu-dit &amp;quot;Le Château&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Parc des Anciennes Mairies : rapport de fouille programmée 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Drwila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 68 Boulevard du Couchant: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2024, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Parc des Anciennes Mairies : rapport de fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre, 12 avenue Gallieni: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire. Programme Collectif de Recherche - Rapport de 2eme année d'opération 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; ONF; Man; Drac/SRA. 2023, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartrouville (Yvelines), 2 rue Gabriel Péri - 96 et 106 rue Voltaire : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougival (Yvelines), 24 rue Yvan Tourgueneff : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 2 avenue de la République : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Dévoiement réseau avenue Curie : (métro ligne 15 ouest) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), future gare de La Boule (métro ligne 15 ouest): rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Centre d'Accueil et de Soins Hospitalier (CASH) : 403 avenue de la République : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Cloud (Hauts-de-Seine). ouvrage annexe Bas Parc (métro Ligne 15 Ouest) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombes (Hauts-de-Seine) - Projet de réhabilitation et d'extension de la piscine olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Cloud (Hauts-de-Seine). Ouvrage annexe Terrasse (métro Ligne 15 Ouest) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 10 passage du Quignon : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montesson (Yvelines), 15 Boulevard de la République, 30-32 rue Félix Philippe - Rapport d'Opération Archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris 5e, 13 rue Scipion : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2022, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire, Programme Collectif de Recherche : rapport de première année d’opération triennale 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bénaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap - Centre ïle-de-France; Service Départemental d’Archéologie du Val d’Oise, DRAC / SRA Île-de-France; Service Régional d'archéologie d'Île-de-France; Office National des Forêts (ONF). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueil-Malmaison (Hauts-de-Seine), 372 avenue Napoléon Bonaparte: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire - Programme Collectif de Recherche - Rapport 2025</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), ZAC des Groues - tranche 3: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Drwila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire, Programme Collectif de Recherche : rapport d’année probatoire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bénaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dardignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap; Office national des forêts (ONF); Service régional d'archéologie d'Île-de-France; Service archéologie du département du Val-de-Marne; Département de la Seine-Saint-Denis. 2025</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Office National des Forêts; Service Départemental d’Archéologie du Val d’Oise, DRAC / SRA Île-de-France; Service région d’archéologie d’Ile-de-France,; Drac Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Courbevoie (Hauts-de-Seine), 16 rue du Moulin des Bruyères : rapport de diagnostic</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Carrière de La Folie : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueil-Malmaison (Hauts-de-Seine), 91-93 Boulevard Franklin Roosevelt : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), ZAC des Groues : tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), ZAC des Groues : tranche 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Parc des Anciennes Mairies : tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Garenne-Colombes (Hauts-de-Seine), Quartier Charlebourg : Boulevard National - Rue Jules Ferry - Rue des Fauvelles : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony (Hauts-de-Seine), ZAC Jean Zay : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueil-Malmaison (Hauts-de-Seine), 294-296 avenue Napoléon Bonaparte : 13 rue Edouard Manet : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survilliers (Val-d'Oise), La Fosse Hersent : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Square Jean-Baptiste Lebon : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 15 boulevard du Général Leclerc : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 7 à 13bis avenue du Général Gallieni : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), Extension carrière CBMTP lieu-dit &amp;quot;La Pierre Rognure&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpajon et Ollainville (Essonne), ZAC des Belles Vues : phase 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), La Belle Epine - Le Trou Collinet : (Carrière SNB) : Phase 5 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garches (Hauts-de Seine), 88 boulevard Raymond Poincaré - 18-20 rue Casimir Davaine : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanves (Hauts-de-Seine), 41 boulevard du Lycée et avenue du Générale de Gaulle : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asnières-sur-Seine (Hauts-de-Seine), &amp;quot;61-63 rue Lehot&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèvres (Hauts-de-Seine), rue de Saint-Cloud : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etiolles (Essonne), 1-3 place de l'église : (lot A) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etiolles (Essonne), Quater place de l'église : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiverval-Grignon (Yvelines), Lieu-dit du &amp;quot;Pont Cailloux&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03925265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igny (Essonne), &amp;quot;ZAC des Ruchères&amp;quot; : rue du 4 septembre, rue Marcel Cachin : RN 444 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupvray (Seine-et-Marne), Terrains supports du bassin BEP 23a : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouy-sur-Seine (Seine-et-Marne), &amp;quot;Le Grand Gué&amp;quot;, &amp;quot;Les Chenevières&amp;quot; et &amp;quot;Les Pierres de Neuvry&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), &amp;quot;Les Quarante Arpents du Moulin à Vent / La Pierre Rognure / Les Quarante Arpents&amp;quot; : phase 2.3 (2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Valéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), &amp;quot;Le Carreau Franc / Le Calvaire / Les Quarantes Arpents du Moulin à Vent / Les Carrières / La Pierre Rognure / Au Midi de la Pierre Rognure&amp;quot; : Tranche 4 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coudray-Montceaux (Essonne), La Butte aux Prévôts : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charny (Seine-et-Marne), &amp;quot;La Pièce de Choisy&amp;quot;, &amp;quot;Le Diable aux Forts&amp;quot; : Fresnes-sur-Marne (Seine-et-Marne), &amp;quot;Les Vieilles Fourches&amp;quot; : Nécropoles de l'Âge du Bronze et de La Tène, ensembles parcellaires et habitats laténiens, gallo-romains, du haut Moyen Âge en rebord de plateau de la vallée de la Marne à Fresnes et à Charny : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rouppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kubiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foucray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap; Office National des Forêts (ONF); Drac Île-de-France; Service Archéologie Département du Loiret; Service archéologie du département du Val-de-Marne; Service départemental d'archéologie du Val d'Oise; Pôle d'archéologie, Ville d'Orléans; Paris 1 Panthéon-Sorbonne; Service régional d'archéologie d'Île-de-France. 2024</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France; Service régional de l'archéologie d'Île-de-France. 2009, 2 vol. (pagination multiple [253] p.-125 p. de pl. : ill. en noir et en coul. ; 30 cm + 1 plan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...3778 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10743,100 +10809,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chasseurs et cueilleurs du Natoufien final d'Eynan-Aïn Mallaha (Israël) : la structuration spatiale et fonctionnelle de leur habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Paris 1 Panthéon - Sorbonne, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04210507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10846,104 +10912,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du bâti vernaculaire: l'exemple de la boucherie de la rue Henri Barbusse de Nanterre (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Approche de terrain, Université de Paris 1 Panthéon-Sorbonne, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10953,105 +11019,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collège des Génovéfains : En 2020, un diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Panneau d'affichage de l'exposition « Le Collège des Génovéfains » sur la palissade de la fouille dans le parc des Anciennes Mairies., Nanterre, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11119,51 +11185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62B156BF"/>
+    <w:nsid w:val="D04FB9D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11350,51 +11416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-samuelian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0251-4457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167914685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04865352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;naily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04209825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04208730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Dauphin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bocquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lecoq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Major" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011285v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/bjeh-6273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irrabarria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789201574" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Raymond Valla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8t3s-rr10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209677v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ciret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Cornaille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cornaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;kus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852540v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217579v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R Valla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224561v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181007v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697297v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084400v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251484v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208595v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208568v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934935v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935123v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751869v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dardignac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084430v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208659v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087131v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087125v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087127v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087124v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086278v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086272v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086271v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979629v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Val&#233;ro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210507v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-samuelian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0251-4457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167914685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04865352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;naily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04209825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04208730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bocquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Dauphin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lecoq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Major" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011285v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/bjeh-6273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irrabarria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789201574" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Raymond Valla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8t3s-rr10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ciret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Cornaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cornaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;kus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R Valla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251484v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935123v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dardignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087125v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979629v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Val&#233;ro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>