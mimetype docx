--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -190,351 +190,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’archéologie des conflits contemporains en régions Île‑de‑France et Centre‑Val de Loire. Un bref état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bénaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hors série 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/raco.hs1.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le collège disparu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanterre info</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 495, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vestiges méconnus de la Seconde Guerre mondiale : les tranchées-abris du programme de défense passive. Les exemples d’Olonne-sur-Mer (Vendée), Nanterre (Hauts-de-Seine) et Sauveterre-de-Guyenne (Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Archéologie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Hors série 1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/raco.002.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sépulture du Néolithique récent dans une fosse à profil en Y-V à Marolles-sur-Seine « La Pierre Rognure » (Seine-et-Marne, Île-de-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...144 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -598,51 +598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's stay close from field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (6), pp.784-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -667,51 +667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tranchée-abri de la Défense passive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Alcools, 47, pp.124-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -739,273 +739,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une occupation aurignacienne ou du Magdalénien ancien à Arpajon (Essonne, Île-de-France) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (2), pp.369-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tranchée-abri de la papeterie de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanterre info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une tranchée-abri de la Défense passive à Nanterre (Hauts-de-Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison de l'Association De Bello Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Défense passive (165), pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209825v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-04208730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed Excavations at Beisamoun: Investigating the 7th Millennium cal. BC of the Southern Levant</w:t>
               </w:r>
@@ -1267,51 +1267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamoudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission Beisamoun : sur les traces des premiers paysans de la vallée du Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,527 +1447,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fouilles de Ain Mallaha (Eynan) de 2003 à 2005: Quatrième rapport préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamoudi Khalaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Kaltnecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp.135-379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The sedentary hunter-gatherers of the Eynan-Mallaha Final Natufian layer (Israel): The spatial and functional structuration of their habitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (6), pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed excavation on the PPNB site of Beisamoun, Hula Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamoudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omry Barzilai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dosseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fouilles de Mallaha en 2000 et 2001: 3ème rapport préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamoudi Khalaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737208v1</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Helene Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 37, pp.135-379</w:t>
+              <w:t xml:space="preserve">, 2004, 34, pp.49-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les fouilles de Mallaha en 2000 et 2001: 3ème rapport préliminaire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la prédation à la production. L'apport des fouilles de Mallaha (Eynan) 1996-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamoudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2156,480 +2156,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le moulin de La Tour (78) approche archéologique et archivistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie au service de l'histoire des moulins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des moulins de France, Apr 2025, Meaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des gaulois aux abris de la Défense passive, 2500 ans d'histoire archéologique à Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société historique artistique et littéraire de Puteaux, Feb 2025, Puteaux (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du bâti vernaculaire : l’exemple de la boucherie de la rue Henri Barbusse de Nanterre (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Approche de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, Apr 2025, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des bombardements et de la Défense Passive au cours de la seconde Guerre Mondiale en Centre-Val-de-Loire et Île-de-France : quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du PCR «Archéologie des conflits contemporains en région Île-de-France et Centre-Val de Loire» à Charenton-le-Pont (94). 25 mars 2025. Médiathèque du patrimoine et de la photographie. Archéo-conflit : Journée d’étude sur l’archéologie des conflits contemporains. Les programmes de recherches en cours : questions de méthodes et de lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Capron; Alexis Lecoq; Pierrick Tigreat; Gwénaël Mercé, Mar 2025, Charenton-le-Pont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des gaulois aux abris de la Défense passive, 2500 ans d’histoire archéologique à Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'architecture et la santé mentale. Le transfert d'activités de la campagne vers l'urbanité: narrations, mémoire et criticités des processus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hôpital de nanterre, Nov 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Nanterre, l'archéologie comme support de médiation avec les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d'histoire locale : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société historique "Le Vieux Marly", Mar 2024, Marly-le-Roi, France. pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2654,64 +2654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie locale comme support de médiation avec les habitants. L'exemple de Nanterre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d'histoire locale: enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Vieux Marly, Mar 2024, Marly le Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le cas du moulin à vent de Sartrouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pratiques de médiation et de valorisation du patrimoine archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Panthéon-Sorbonne, Oct 2024, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2799,195 +2799,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur 30 ans d'archéologie à Nanterre (Hauts-de-Seine): l'apport des travaux préventifs à la (re) construction du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Archéologiques d'Ile-de-France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRAC Ile-de-France, Dec 2023, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire de Nanterre pour tous à travers 30 ans d'archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les petits-déjeuners thématiques de l'Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrap, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille au parc des Anciennes Mairies 2022 – Nanterre – Hauts-de-Seine 1ers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du vendredi 21 avril 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3012,51 +3012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille au parc des Anciennes Mairies 2022 - Nanterre, Hauts-de-Seine. 1ers résulats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du 9 mars 2023 - Université Paris-Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3081,51 +3081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc de Montesson: l'archéologie à l'appui des sources historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'association Mémoire et Histoire de Montesson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire et Histoire de Montesson, Nov 2022, Montesson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3150,51 +3150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2000 ans d'histoire au coeur de Nanterre: la fouille du square J.-B. Lebon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes de l'archéologie 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanterre de l'Antiquité au Moyen-Age, et un peu plus...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au coeur de la région parisienne, Nanterre entre Antiquité et Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Histoire de Nanterre, Mar 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3282,208 +3282,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reflections and discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Natufian Culture in the South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Institute of Archaeology, La Trobe University, Aug 2017, Mebourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preventive archaelogy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Seminars (Departement of Archaeology &amp; History)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Trobe University, Melbourne, Victoria, Australia, Aug 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">62 ans d’archéologie au CRFJ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,51 +3564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily activities in two final Natufian structures of Eynan-Mallaha: spatial analysis and pattern.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of the Institute of Archaelogy of Hebrew University, Jerusalem, Mount Scopus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hebrew University, Apr 2013, Jerusalem (The Hebrew University), Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3633,51 +3633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The successive use of the Natufian buildings in Eynan-Mallaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session C35 : L’architecture Néolithique et Chalcolithique de l’Europe et du Moyen Orient. Techniques de construction et organisation de l’espace.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP (Union Internationale des Sciences Préhistoriques et Protohistoriques), Sep 2006, Lisbonne, Portugal. pp.19-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cycles d'occupation des abris natoufiens d'Eynan-Mallaha (Israël)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNION INTERNATIONALE DES SCIENCES PRÉHISTORIQUES ET PROTOHISTORIQUESINTERNATIONAL UNION FOR PREHISTORIC AND PROTOHISTORIC SCIENCESPROCEEDINGS OF THE XV WORLD CONGRESS (LISBON, 4-9 SEPTEMBER 2006)ACTES DU XV CONGRÈS MONDIAL (LISBONNE, 4-9 SEPTEMBRE 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3771,51 +3771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between two rounded houses of Eynan-Mallaha (final Natufian), Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Natufian Culture in the Levant II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ofer Bar Yosef; François Valla, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3840,51 +3840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches des structures natoufiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Natoufien du Proche-Orient: 1ère journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxence Bailly; Laure Dubreuil; Hugues Plisson, May 2007, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3909,51 +3909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition des sols natoufiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe Ethnologie préhistorique (UMR 7041 ArScan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de sol au Natoufien : méthodes et problèmes. Le cas de Eynan-Mallaha au Natoufien final (Israël).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Trous..Structures en creux pré- et protohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Dijon Baume-les-Messieurs, France. pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4047,51 +4047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d'un modèle d'organisation de l'espace au Natoufien final: l'exemple des abris 200 et 2023 de Mallaha (Eynan), Israël.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres doctorales d'Orient-Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Orient-express, 2004, Paris ( France), France. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4116,77 +4116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture in Eynan-Mallaha ou les premiers chasseurs-cueilleurs sédentaires en Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dosseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'équipe Ethnologie préhistorique (UMR 7041 ArScan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Nanterre (MSH Mondes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4211,90 +4211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture in Nouvelles recherches sur le site Natoufien de Mallaha (Eynan) en Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dosseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Epipaléolithique et Mésolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, May 2001, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4319,51 +4319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des campagnes 1996-1999 à Eynan-Mallaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,51 +4446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Défense passive en banlieue parisienne à travers le cas de la commune de Nanterre (Hauts-de-Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du PCR «Archéologie des conflits contemporains en région Île-de-France et Centre-Val de Loire» à Charenton-le-Pont (94). 25 mars 2025. Médiathèque du patrimoine et de la photographie. Archéo-conflit : Journée d’étude sur l’archéologie des conflits contemporains. Les programmes de recherches en cours : questions de méthodes et de lexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Charenton-le-Pont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4515,51 +4515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sartrouville - Un nouveau groupe scolaire dans le quartier du Vieux-Pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes des 1er et 2 mars 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Sartrouville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4584,51 +4584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt des études archivistiques en archéologie moderne et contemporaine : le cas de l’aqueduc de Nanterre (Hauts-de-Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4679,51 +4679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous terre, 1500 ans d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">poster de valorisation et communication du chantier de fouille du square Lebon à Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nanterre, France. 2021</w:t>
@@ -4752,51 +4752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collège des Génovéfains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panneaux d'informations sur le patrimoine du parc des Anciennes Mairies à Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4821,77 +4821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plaque boucle mérovingienne aux dimensions exceptionnelles à Coupvray (77)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foucray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Irrabarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Cabellos Panades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19, Berghahn Books, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5070,51 +5070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of two Natufian Residential Complexes: Structures 200 and 203 at Eynan (Ain Mallaha), Israel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natufian Foragers in the Levant Terminal Pleistocene Social Changes in Western Asia (19), Berghahn Books, pp.172-184, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9781789201574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5298,51 +5298,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de Nanterre. Le regard de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. Ville de Nanterre, 2023, Mémoire de fouilles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5360,64 +5360,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière de La Folie (Île-de-France, Hauts-de-Seine, Nanterre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5457,51 +5457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abris du Natoufien final de Mallaha-Eynan, Israël.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de Recherche Français à Jérusalem. De Boccard, 11, pp.418, 2019, Mémoires et Travaux du Centre de Recherches Français à Jérusalem, 978-2-7018-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5519,51 +5519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abris du Natoufien final de Eynan-Mallaha, Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard. 11, 2019, Mémoires et Travaux du Centre de recherche français à Jérusalem, 978-2-7018-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -5669,51 +5669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Békus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'Histoire de Nanterre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanterre 2500 ans d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulletin de la Société d'Histoire de Nanterre (72), Société d'Histoire de Nanterre, pp.4-145, 2023, 1145-08-0819-07-23</w:t>
@@ -5742,51 +5742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un collège au coeur de l'histoire moderne de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">paroisse Sainte-Geneviève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un curé dans la tourmente de son temps - Mémoires du père Paul Beurrier, prieur-curé de 1635 à 1653 à Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, paroisse Sainte-Geneviève, 2022</w:t>
@@ -5992,51 +5992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6104,51 +6104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of two Natufian residential complexes: structures 200 and 203 at Eynan (Ain Mallaha), Israel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bar-Yosef, O.; Valla, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natufian foragers in the Levant: terminal pleistocene social changes in Western Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, International monographs in prehistory, pp.172-184, 2013, International monographs in prehistory</w:t>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,51 +6306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Natufian architecture at Eynan (Aïn Mallah): Approaching the diversity behind uniformity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamoudi Khalaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,51 +6433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude documentée sur les bâtiments situés au n°27 et 29 de la rue Henri Barbusse à Nanterre (Hauts-de-Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6527,4118 +6527,4118 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Ouvrage annexe Docteur Charcot (Métro ligne 15 Ouest) : rue du Docteur Charcot : rue des Ombraies : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire - Programme Collectif de Recherche - Rapport 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; Office national des forêts (ONF); Service régional d'archéologie d'Île-de-France; Service archéologie du département du Val-de-Marne; Département de la Seine-Saint-Denis. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courbevoie (Hauts-de-Seine), 16 rue du Moulin des Bruyères : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Drwila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crespières (Yvelines), Rue Saint Martin - Lieu-dit &amp;quot;Le Château&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire. Programme Collectif de Recherches. Rapport de 3eme année d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; Office National des Forêts (ONF); Drac Île-de-France; Service Archéologie Département du Loiret; Service archéologie du département du Val-de-Marne; Service départemental d'archéologie du Val d'Oise; Pôle d'archéologie, Ville d'Orléans; Paris 1 Panthéon-Sorbonne; Service régional d'archéologie d'Île-de-France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Parc des Anciennes Mairies : rapport de fouille programmée 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Drwila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 68 Boulevard du Couchant: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2024, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire. Programme Collectif de Recherche - Rapport de 2eme année d'opération 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; ONF; Man; Drac/SRA. 2023, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartrouville (Yvelines), 2 rue Gabriel Péri - 96 et 106 rue Voltaire : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougival (Yvelines), 24 rue Yvan Tourgueneff : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 2 avenue de la République : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Dévoiement réseau avenue Curie : (métro ligne 15 ouest) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre, 12 avenue Gallieni: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Parc des Anciennes Mairies : rapport de fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Cloud (Hauts-de-Seine). ouvrage annexe Bas Parc (métro Ligne 15 Ouest) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombes (Hauts-de-Seine) - Projet de réhabilitation et d'extension de la piscine olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Cloud (Hauts-de-Seine). Ouvrage annexe Terrasse (métro Ligne 15 Ouest) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 10 passage du Quignon : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montesson (Yvelines), 15 Boulevard de la République, 30-32 rue Félix Philippe - Rapport d'Opération Archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris 5e, 13 rue Scipion : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2022, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire, Programme Collectif de Recherche : rapport de première année d’opération triennale 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bauchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Guillaume Bénaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap - Centre ïle-de-France; Service Départemental d’Archéologie du Val d’Oise, DRAC / SRA Île-de-France; Service Régional d'archéologie d'Île-de-France; Office National des Forêts (ONF). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), ZAC des Groues - tranche 3: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Drwila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueil-Malmaison (Hauts-de-Seine), 372 avenue Napoléon Bonaparte: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Centre d'Accueil et de Soins Hospitalier (CASH) : 403 avenue de la République : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), future gare de La Boule (métro ligne 15 ouest): rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire, Programme Collectif de Recherche : rapport d’année probatoire 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bénaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dardignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap; Office national des forêts (ONF); Service régional d'archéologie d'Île-de-France; Service archéologie du département du Val-de-Marne; Département de la Seine-Saint-Denis. 2025</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Office National des Forêts; Service Départemental d’Archéologie du Val d’Oise, DRAC / SRA Île-de-France; Service région d’archéologie d’Ile-de-France,; Drac Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Carrière de La Folie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">Inrap; Office National des Forêts (ONF); Drac Île-de-France; Service Archéologie Département du Loiret; Service archéologie du département du Val-de-Marne; Service départemental d'archéologie du Val d'Oise; Pôle d'archéologie, Ville d'Orléans; Paris 1 Panthéon-Sorbonne; Service régional d'archéologie d'Île-de-France. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), ZAC des Groues : tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), ZAC des Groues : tranche 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Garenne-Colombes (Hauts-de-Seine), Quartier Charlebourg : Boulevard National - Rue Jules Ferry - Rue des Fauvelles : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Parc des Anciennes Mairies : tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueil-Malmaison (Hauts-de-Seine), 91-93 Boulevard Franklin Roosevelt : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony (Hauts-de-Seine), ZAC Jean Zay : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueil-Malmaison (Hauts-de-Seine), 294-296 avenue Napoléon Bonaparte : 13 rue Edouard Manet : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survilliers (Val-d'Oise), La Fosse Hersent : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Square Jean-Baptiste Lebon : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 15 boulevard du Général Leclerc : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 7 à 13bis avenue du Général Gallieni : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), Extension carrière CBMTP lieu-dit &amp;quot;La Pierre Rognure&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpajon et Ollainville (Essonne), ZAC des Belles Vues : phase 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), La Belle Epine - Le Trou Collinet : (Carrière SNB) : Phase 5 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asnières-sur-Seine (Hauts-de-Seine), &amp;quot;61-63 rue Lehot&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanves (Hauts-de-Seine), 41 boulevard du Lycée et avenue du Générale de Gaulle : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèvres (Hauts-de-Seine), rue de Saint-Cloud : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garches (Hauts-de Seine), 88 boulevard Raymond Poincaré - 18-20 rue Casimir Davaine : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etiolles (Essonne), 1-3 place de l'église : (lot A) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etiolles (Essonne), Quater place de l'église : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiverval-Grignon (Yvelines), Lieu-dit du &amp;quot;Pont Cailloux&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2024</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03925265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupvray (Seine-et-Marne), Terrains supports du bassin BEP 23a : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igny (Essonne), &amp;quot;ZAC des Ruchères&amp;quot; : rue du 4 septembre, rue Marcel Cachin : RN 444 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2024, pp.75</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouy-sur-Seine (Seine-et-Marne), &amp;quot;Le Grand Gué&amp;quot;, &amp;quot;Les Chenevières&amp;quot; et &amp;quot;Les Pierres de Neuvry&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), &amp;quot;Les Quarante Arpents du Moulin à Vent / La Pierre Rognure / Les Quarante Arpents&amp;quot; : phase 2.3 (2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Valéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...112 lines deleted...]
-              <w:t xml:space="preserve">Inrap; ONF; Man; Drac/SRA. 2023, pp.204</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), &amp;quot;Le Carreau Franc / Le Calvaire / Les Quarantes Arpents du Moulin à Vent / Les Carrières / La Pierre Rognure / Au Midi de la Pierre Rognure&amp;quot; : Tranche 4 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2656 lines deleted...]
-                <w:t xml:space="preserve">Thiverval-Grignon (Yvelines), Lieu-dit du &amp;quot;Pont Cailloux&amp;quot; : rapport de diagnostic</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coudray-Montceaux (Essonne), La Butte aux Prévôts : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...430 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10823,51 +10823,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chasseurs et cueilleurs du Natoufien final d'Eynan-Aïn Mallaha (Israël) : la structuration spatiale et fonctionnelle de leur habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Paris 1 Panthéon - Sorbonne, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10926,64 +10926,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du bâti vernaculaire: l'exemple de la boucherie de la rue Henri Barbusse de Nanterre (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Approche de terrain, Université de Paris 1 Panthéon-Sorbonne, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11033,51 +11033,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collège des Génovéfains : En 2020, un diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Panneau d'affichage de l'exposition « Le Collège des Génovéfains » sur la palissade de la fouille dans le parc des Anciennes Mairies., Nanterre, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11185,51 +11185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D04FB9D7"/>
+    <w:nsid w:val="8A3C837D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11416,51 +11416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-samuelian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0251-4457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167914685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04865352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;naily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04209825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04208730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bocquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Dauphin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lecoq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Major" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011285v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/bjeh-6273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irrabarria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789201574" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Raymond Valla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8t3s-rr10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ciret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Cornaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cornaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;kus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R Valla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251484v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157300v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208573v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208568v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935072v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935138v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935123v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dardignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087125v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086277v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979629v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Val&#233;ro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-samuelian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0251-4457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167914685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04865352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;naily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04208730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04209825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bocquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Dauphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lecoq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Major" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011285v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/bjeh-6273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irrabarria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789201574" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Raymond Valla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8t3s-rr10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ciret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Cornaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cornaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;kus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R Valla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251484v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dardignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087125v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979629v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Val&#233;ro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>