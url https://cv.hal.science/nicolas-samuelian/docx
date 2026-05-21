--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -592,174 +592,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une tranchée-abri de la Défense passive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alcools, 47, pp.124-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.6614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Let's stay close from field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (6), pp.784-786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210511v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02944570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation aurignacienne ou du Magdalénien ancien à Arpajon (Essonne, Île-de-France) ?</w:t>
               </w:r>
@@ -2156,50 +2156,214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude du bâti vernaculaire : l’exemple de la boucherie de la rue Henri Barbusse de Nanterre (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Approche de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, Apr 2025, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des gaulois aux abris de la Défense passive, 2500 ans d'histoire archéologique à Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société historique artistique et littéraire de Puteaux, Feb 2025, Puteaux (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le moulin de La Tour (78) approche archéologique et archivistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2208,221 +2372,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie au service de l'histoire des moulins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des moulins de France, Apr 2025, Meaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181170v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-05226313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des bombardements et de la Défense Passive au cours de la seconde Guerre Mondiale en Centre-Val-de-Loire et Île-de-France : quelques réflexions</w:t>
               </w:r>
@@ -2566,191 +2566,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'archéologie locale comme support de médiation avec les habitants. L'exemple de Nanterre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés d'histoire locale: enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Vieux Marly, Mar 2024, Marly le Roi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À Nanterre, l'archéologie comme support de médiation avec les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés d'histoire locale : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société historique "Le Vieux Marly", Mar 2024, Marly-le-Roi, France. pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880095v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04697247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le cas du moulin à vent de Sartrouville</w:t>
               </w:r>
@@ -2799,234 +2799,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fouille au parc des Anciennes Mairies 2022 – Nanterre – Hauts-de-Seine 1ers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du vendredi 21 avril 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de Nanterre pour tous à travers 30 ans d'archéologie préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les petits-déjeuners thématiques de l'Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrap, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur 30 ans d'archéologie à Nanterre (Hauts-de-Seine): l'apport des travaux préventifs à la (re) construction du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Archéologiques d'Ile-de-France 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Ile-de-France, Dec 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377460v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04084406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille au parc des Anciennes Mairies 2022 - Nanterre, Hauts-de-Seine. 1ers résulats</w:t>
               </w:r>
@@ -5451,155 +5451,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les abris du Natoufien final de Eynan-Mallaha, Israël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard. 11, 2019, Mémoires et Travaux du Centre de recherche français à Jérusalem, 978-2-7018-0429-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les abris du Natoufien final de Mallaha-Eynan, Israël.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de Recherche Français à Jérusalem. De Boccard, 11, pp.418, 2019, Mémoires et Travaux du Centre de Recherches Français à Jérusalem, 978-2-7018-0429-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210500v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05558708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6521,3869 +6521,3869 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire - Programme Collectif de Recherche - Rapport 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; Office national des forêts (ONF); Service régional d'archéologie d'Île-de-France; Service archéologie du département du Val-de-Marne; Département de la Seine-Saint-Denis. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Ouvrage annexe Docteur Charcot (Métro ligne 15 Ouest) : rue du Docteur Charcot : rue des Ombraies : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courbevoie (Hauts-de-Seine), 16 rue du Moulin des Bruyères : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Drwila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Parc des Anciennes Mairies : rapport de fouille programmée 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Drwila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire. Programme Collectif de Recherches. Rapport de 3eme année d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; Office National des Forêts (ONF); Drac Île-de-France; Service Archéologie Département du Loiret; Service archéologie du département du Val-de-Marne; Service départemental d'archéologie du Val d'Oise; Pôle d'archéologie, Ville d'Orléans; Paris 1 Panthéon-Sorbonne; Service régional d'archéologie d'Île-de-France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crespières (Yvelines), Rue Saint Martin - Lieu-dit &amp;quot;Le Château&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 68 Boulevard du Couchant: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2024, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartrouville (Yvelines), 2 rue Gabriel Péri - 96 et 106 rue Voltaire : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire. Programme Collectif de Recherche - Rapport de 2eme année d'opération 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; ONF; Man; Drac/SRA. 2023, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougival (Yvelines), 24 rue Yvan Tourgueneff : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 2 avenue de la République : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Dévoiement réseau avenue Curie : (métro ligne 15 ouest) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre, 12 avenue Gallieni: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Parc des Anciennes Mairies : rapport de fouille programmée 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Cloud (Hauts-de-Seine). Ouvrage annexe Terrasse (métro Ligne 15 Ouest) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colombes (Hauts-de-Seine) - Projet de réhabilitation et d'extension de la piscine olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Cloud (Hauts-de-Seine). ouvrage annexe Bas Parc (métro Ligne 15 Ouest) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire, Programme Collectif de Recherche : rapport de première année d’opération triennale 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bénaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap - Centre ïle-de-France; Service Départemental d’Archéologie du Val d’Oise, DRAC / SRA Île-de-France; Service Régional d'archéologie d'Île-de-France; Office National des Forêts (ONF). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montesson (Yvelines), 15 Boulevard de la République, 30-32 rue Félix Philippe - Rapport d'Opération Archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris 5e, 13 rue Scipion : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouëtiez de Kerorguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2022, pp.161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 10 passage du Quignon : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), ZAC des Groues - tranche 3: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Drwila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueil-Malmaison (Hauts-de-Seine), 372 avenue Napoléon Bonaparte: rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire - Programme Collectif de Recherche - Rapport 2025</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Centre d'Accueil et de Soins Hospitalier (CASH) : 403 avenue de la République : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), future gare de La Boule (métro ligne 15 ouest): rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des conflits contemporains en régions Île-de-France et Centre-Val de Loire, Programme Collectif de Recherche : rapport d’année probatoire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bénaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dardignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap; Office national des forêts (ONF); Service régional d'archéologie d'Île-de-France; Service archéologie du département du Val-de-Marne; Département de la Seine-Saint-Denis. 2025</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; Office National des Forêts; Service Départemental d’Archéologie du Val d’Oise, DRAC / SRA Île-de-France; Service région d’archéologie d’Ile-de-France,; Drac Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Courbevoie (Hauts-de-Seine), 16 rue du Moulin des Bruyères : rapport de diagnostic</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Carrière de La Folie : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Crespières (Yvelines), Rue Saint Martin - Lieu-dit &amp;quot;Le Château&amp;quot; : rapport de diagnostic</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), ZAC des Groues : tranche 2 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), ZAC des Groues : tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Garenne-Colombes (Hauts-de-Seine), Quartier Charlebourg : Boulevard National - Rue Jules Ferry - Rue des Fauvelles : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Parc des Anciennes Mairies : tranche 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueil-Malmaison (Hauts-de-Seine), 91-93 Boulevard Franklin Roosevelt : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony (Hauts-de-Seine), ZAC Jean Zay : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rueil-Malmaison (Hauts-de-Seine), 294-296 avenue Napoléon Bonaparte : 13 rue Edouard Manet : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survilliers (Val-d'Oise), La Fosse Hersent : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), Square Jean-Baptiste Lebon : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 15 boulevard du Général Leclerc : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 7 à 13bis avenue du Général Gallieni : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), Extension carrière CBMTP lieu-dit &amp;quot;La Pierre Rognure&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpajon et Ollainville (Essonne), ZAC des Belles Vues : phase 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine (Seine-et-Marne), La Belle Epine - Le Trou Collinet : (Carrière SNB) : Phase 5 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asnières-sur-Seine (Hauts-de-Seine), &amp;quot;61-63 rue Lehot&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanves (Hauts-de-Seine), 41 boulevard du Lycée et avenue du Générale de Gaulle : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèvres (Hauts-de-Seine), rue de Saint-Cloud : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garches (Hauts-de Seine), 88 boulevard Raymond Poincaré - 18-20 rue Casimir Davaine : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etiolles (Essonne), 1-3 place de l'église : (lot A) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etiolles (Essonne), Quater place de l'église : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiverval-Grignon (Yvelines), Lieu-dit du &amp;quot;Pont Cailloux&amp;quot; : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2024</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Inrap; Office National des Forêts (ONF); Drac Île-de-France; Service Archéologie Département du Loiret; Service archéologie du département du Val-de-Marne; Service départemental d'archéologie du Val d'Oise; Pôle d'archéologie, Ville d'Orléans; Paris 1 Panthéon-Sorbonne; Service régional d'archéologie d'Île-de-France. 2024</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03925265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igny (Essonne), &amp;quot;ZAC des Ruchères&amp;quot; : rue du 4 septembre, rue Marcel Cachin : RN 444 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupvray (Seine-et-Marne), Terrains supports du bassin BEP 23a : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...99 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...3040 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086273v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04086272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouy-sur-Seine (Seine-et-Marne), &amp;quot;Le Grand Gué&amp;quot;, &amp;quot;Les Chenevières&amp;quot; et &amp;quot;Les Pierres de Neuvry&amp;quot; : rapport de diagnostic</w:t>
               </w:r>
@@ -10939,51 +10939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du bâti vernaculaire: l'exemple de la boucherie de la rue Henri Barbusse de Nanterre (XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Approche de terrain, Université de Paris 1 Panthéon-Sorbonne, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11185,51 +11185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A3C837D"/>
+    <w:nsid w:val="163961DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11416,51 +11416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-samuelian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0251-4457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167914685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04865352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;naily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210511v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04208730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04209825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bocquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Dauphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lecoq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Major" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011285v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/bjeh-6273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irrabarria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789201574" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Raymond Valla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8t3s-rr10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ciret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Cornaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cornaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;kus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R Valla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697297v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251484v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dardignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087125v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979629v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Val&#233;ro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-samuelian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0251-4457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167914685" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04865352v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;naily" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.hs1.0061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Baril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raco.002.0145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ameye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02944570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.6614" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210511v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02860703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04208730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04209825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Dauphin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bocquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011492v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lecoq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226305v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084406v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210457v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225862v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Major" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217359v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011285v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/bjeh-6273" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irrabarria" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218461v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781789201574" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Raymond Valla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208561v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wilson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8t3s-rr10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ciret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Cornaille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cornaille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise B&#233;kus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R Valla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Drwila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717504v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697297v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084397v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208568v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251484v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935138v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935123v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bou&#235;tiez de Kerorguen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935047v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dardignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084430v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084460v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087132v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087130v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087129v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087125v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086274v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925265v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086272v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979629v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Val&#233;ro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rouppert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kubiak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04210507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>