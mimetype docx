--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1272,274 +1272,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictable surface ablation of dielectrics with few-cycle laser pulse even beyond air ionization</w:t>
+                <w:t xml:space="preserve">Writing waveguides inside monolithic crystalline silicon with nanosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pasquier</w:t>
+                <w:t xml:space="preserve">M. Chambonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sentis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Uteza</w:t>
+                <w:t xml:space="preserve">Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4960152⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (21), pp.4875-4878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.004875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630866v1</w:t>
+                <w:t xml:space="preserve">hal-01418487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing waveguides inside monolithic crystalline silicon with nanosecond laser pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictable surface ablation of dielectrics with few-cycle laser pulse even beyond air ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Li</w:t>
+                <w:t xml:space="preserve">Corinne Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chanal</w:t>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (21), pp.4875-4878. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (5), pp.051102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.41.004875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4960152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418487v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling beam propagation in air for nearly 10-fs laser damage experiments</w:t>
               </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 355, pp.230-238. </w:t>
@@ -1685,51 +1685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1815,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (1, SI), pp.129-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Varkentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lassonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (9), pp.610-616</w:t>
@@ -3932,51 +3932,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00118057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 kHz diffraction-limited femtosecond laser machining</w:t>
+                <w:t xml:space="preserve">Programmable beam shaping of femtosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
@@ -3990,139 +3990,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-004-1697-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5708, pp.332-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.590353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00118042v1</w:t>
+                <w:t xml:space="preserve">ujm-00118342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable beam shaping of femtosecond pulses</w:t>
+                <w:t xml:space="preserve">100 kHz diffraction-limited femtosecond laser machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
@@ -4136,99 +4120,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (1), pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-004-1697-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.590353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118342v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00118042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable femtosecond beam shaping applied to micromachining</w:t>
               </w:r>
@@ -4870,312 +4870,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser ablation of dielectrics: Wavelength scaling from ultraviolet to mid-infrared</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
+                <w:t xml:space="preserve">Femtosecond laser-generated shockwaves in transparent media: Experiments and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Koritsoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373851v1</w:t>
+                <w:t xml:space="preserve">hal-03373730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond laser-generated shockwaves in transparent media: Experiments and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Koritsoglou</w:t>
+                <w:t xml:space="preserve">Femtosecond laser ablation of dielectrics: Wavelength scaling from ultraviolet to mid-infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Garcia-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Utéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Precision Microfabrication (LPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Moscou, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03373730v1</w:t>
+                <w:t xml:space="preserve">hal-03373851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of surface ablation of dielectrics irradiated by 12-fs laser pulse in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,51 +5408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5477,51 +5477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for efficient direct ablation of dielectrics with single femtosecond pulses down to 7 fs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,278 +5579,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Damage of dielectrics down to few cycle pulse duration: test bench and measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser damage and ablation with femtosecond pulses: recent measurements and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIGH-POWER, HIGH-ENERGY, AND HIGH-INTENSITY LASER TECHNOLOGY; AND RESEARCH USING EXTREME LIGHT: ENTERING NEW FRONTIERS WITH PETAWATT-CLASS LASERS</w:t>
+              <w:t xml:space="preserve">PACIFIC RIM LASER DAMAGE 2013: OPTICAL MATERIALS FOR HIGH POWER LASERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2016754⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2016831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418560v1</w:t>
+                <w:t xml:space="preserve">hal-01418564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage and ablation with femtosecond pulses: recent measurements and applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Induced Damage of dielectrics down to few cycle pulse duration: test bench and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACIFIC RIM LASER DAMAGE 2013: OPTICAL MATERIALS FOR HIGH POWER LASERS</w:t>
+              <w:t xml:space="preserve">HIGH-POWER, HIGH-ENERGY, AND HIGH-INTENSITY LASER TECHNOLOGY; AND RESEARCH USING EXTREME LIGHT: ENTERING NEW FRONTIERS WITH PETAWATT-CLASS LASERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2016831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2016754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418564v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Laser Pulse Absorption at the Surface of Dielectrics</w:t>
               </w:r>
@@ -6389,51 +6389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASER APPLICATIONS IN MICROELECTRONIC AND OPTOELECTRONIC MANUFACTURING (LAMOM) XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
@@ -7249,51 +7249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7600,51 +7600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijoyee Datta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ut&#233;za" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.AW4I.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02982215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mcmillen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grojo D." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.382610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.006996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01823403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1634-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01192-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004875" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.06.049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebugle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9231-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8153-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Varkentina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892158" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varkentina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brocas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6469-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JW27C55-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418635v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matonti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5077-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXXQ9949-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00136894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2006.10.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F57TBL3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillermin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Soder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.093" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5LP2QCG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.689032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.30.001479" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1697-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVCS4GZR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590353" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515204" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.540515" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283516v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373851v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2068007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016754" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebugle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016831" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418572v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leyder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003545" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bijaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739863" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118170v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijoyee Datta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ut&#233;za" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.AW4I.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02982215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mcmillen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grojo D." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.382610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.006996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01823403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1634-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01192-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004875" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pasquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960152" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.06.049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebugle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9231-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8153-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Varkentina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892158" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varkentina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brocas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6469-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JW27C55-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418635v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matonti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5077-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXXQ9949-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00136894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2006.10.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F57TBL3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillermin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Soder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.093" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5LP2QCG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.689032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.30.001479" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1697-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVCS4GZR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515204" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.540515" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283516v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2068007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebugle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016831" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016754" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418572v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leyder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003545" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bijaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739863" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118170v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>