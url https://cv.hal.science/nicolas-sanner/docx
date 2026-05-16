--- v1 (2026-04-08)
+++ v2 (2026-05-16)
@@ -1272,274 +1272,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing waveguides inside monolithic crystalline silicon with nanosecond laser pulses</w:t>
+                <w:t xml:space="preserve">Predictable surface ablation of dielectrics with few-cycle laser pulse even beyond air ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chambonneau</w:t>
+                <w:t xml:space="preserve">Corinne Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Chanal</w:t>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.41.004875⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (5), pp.051102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418487v1</w:t>
+                <w:t xml:space="preserve">hal-01630866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictable surface ablation of dielectrics with few-cycle laser pulse even beyond air ionization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Writing waveguides inside monolithic crystalline silicon with nanosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chambonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pasquier</w:t>
+                <w:t xml:space="preserve">Q. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sentis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Uteza</w:t>
+                <w:t xml:space="preserve">M. Chanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 109 (5), pp.051102. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (21), pp.4875-4878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4960152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.004875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630866v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling beam propagation in air for nearly 10-fs laser damage experiments</w:t>
               </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 355, pp.230-238. </w:t>
@@ -1685,51 +1685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1815,51 +1815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (1, SI), pp.129-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1932,51 +1932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Varkentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2062,51 +2062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2406,328 +2406,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface ablation of corneal stroma with few-cycle laser pulses at 800 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of material removal of fused silica with single pulses of few optical cycles to sub-picosecond duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hoffart</w:t>
+                <w:t xml:space="preserve">B. Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lassonde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Sanner</w:t>
+                <w:t xml:space="preserve">A. Brocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Varkentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (1), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-011-6469-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418614v1</w:t>
+                <w:t xml:space="preserve">hal-01418630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of material removal of fused silica with single pulses of few optical cycles to sub-picosecond duration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Uteza</w:t>
+                <w:t xml:space="preserve">Surface ablation of corneal stroma with few-cycle laser pulses at 800 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hoffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lassonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Varkentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.230-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418630v1</w:t>
+                <w:t xml:space="preserve">hal-01418614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage and ablation thresholds of fused silica in femtosecond regime: relevant physical criteria and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2843,77 +2843,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lassonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.238-241</w:t>
@@ -3050,51 +3050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for determining the damage level of biological tissues using femtosecond laser Advantages and application to corneal surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hoffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (9), pp.610-616</w:t>
@@ -3315,406 +3315,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00376891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct ultrafast laser micro-structuring of materials using programmable beam shaping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the focal volume in programmable spatial beam shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.2814-2820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00136894v1</w:t>
+                <w:t xml:space="preserve">ujm-00180608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single- and multi-pulse formation of surface structures under static femtosecond irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Soder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 253 (19), pp.8075-9079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00170151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the focal volume in programmable spatial beam shaping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct ultrafast laser micro-structuring of materials using programmable beam shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (6), pp.737-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2006.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00180608v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00136894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable focal spot shaping of amplified femtosecond laser pulses and their application to micromachining</w:t>
               </w:r>
@@ -3798,177 +3798,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00118206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmable spatial beam shaping of a 100 kHz amplified femtosecond laser</w:t>
+                <w:t xml:space="preserve">100 kHz diffraction-limited femtosecond laser machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.30.001479⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (1), pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-004-1697-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00118057v1</w:t>
+                <w:t xml:space="preserve">ujm-00118042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable beam shaping of femtosecond pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3977,258 +3989,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5708, pp.332-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.590353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00118342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 kHz diffraction-limited femtosecond laser machining</w:t>
+                <w:t xml:space="preserve">Programmable spatial beam shaping of a 100 kHz amplified femtosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laporte</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (12), pp.1479-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.30.001479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-004-1697-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118042v1</w:t>
+                <w:t xml:space="preserve">ujm-00118057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmable femtosecond beam shaping applied to micromachining</w:t>
               </w:r>
@@ -4253,51 +4253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourderionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4342,295 +4342,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00118350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t>
+                <w:t xml:space="preserve">New methods to control quality and precision of micro-machining with femtosecond lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kim M. Hansen</w:t>
+                <w:t xml:space="preserve">C. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.42.006768⟩</w:t>
+              <w:t xml:space="preserve">Proceedings SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5063, pp.352-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.540515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761298v1</w:t>
+                <w:t xml:space="preserve">ujm-00118364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods to control quality and precision of micro-machining with femtosecond lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Harzic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Huot</w:t>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Donnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Audouard</w:t>
+                <w:t xml:space="preserve">Kim M. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5063, pp.352-355. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (33), pp.6768-6770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.540515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.42.006768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00118364v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High UV average power at 15 kHz by frequency doubling of a copper HyBrID vapor laser in Β-barium borate</w:t>
               </w:r>
@@ -5131,51 +5131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of surface ablation of dielectrics irradiated by 12-fs laser pulse in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5408,51 +5408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 CONFERENCE ON LASERS AND ELECTRO-OPTICS (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5477,51 +5477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for efficient direct ablation of dielectrics with single femtosecond pulses down to 7 fs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebugle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,537 +5579,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage and ablation with femtosecond pulses: recent measurements and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Sentis</w:t>
+                <w:t xml:space="preserve">Femtosecond Laser Pulse Absorption at the Surface of Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACIFIC RIM LASER DAMAGE 2013: OPTICAL MATERIALS FOR HIGH POWER LASERS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418564v1</w:t>
+                <w:t xml:space="preserve">hal-01418572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Damage of dielectrics down to few cycle pulse duration: test bench and measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the wavelength dependence of femtosecond laser interactions inside band gap solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIGH-POWER, HIGH-ENERGY, AND HIGH-INTENSITY LASER TECHNOLOGY; AND RESEARCH USING EXTREME LIGHT: ENTERING NEW FRONTIERS WITH PETAWATT-CLASS LASERS</w:t>
+              <w:t xml:space="preserve">FRONTIERS IN ULTRAFAST OPTICS: BIOMEDICAL, SCIENTIFIC, AND INDUSTRIAL APPLICATIONS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2016754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2003545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418560v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Pulse Absorption at the Surface of Dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lebugle</w:t>
+                <w:t xml:space="preserve">Laser Induced Damage of dielectrics down to few cycle pulse duration: test bench and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Uteza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 CONFERENCE ON AND INTERNATIONAL QUANTUM ELECTRONICS CONFERENCE LASERS AND ELECTRO-OPTICS EUROPE (CLEO EUROPE/IQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HIGH-POWER, HIGH-ENERGY, AND HIGH-INTENSITY LASER TECHNOLOGY; AND RESEARCH USING EXTREME LIGHT: ENTERING NEW FRONTIERS WITH PETAWATT-CLASS LASERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2016754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418572v1</w:t>
+                <w:t xml:space="preserve">hal-01418560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the wavelength dependence of femtosecond laser interactions inside band gap solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Grojo</w:t>
+                <w:t xml:space="preserve">Laser damage and ablation with femtosecond pulses: recent measurements and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Delaporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Lebugle</w:t>
+                <w:t xml:space="preserve">Raphael Clady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Marine</w:t>
+                <w:t xml:space="preserve">Maxime Lebugle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRONTIERS IN ULTRAFAST OPTICS: BIOMEDICAL, SCIENTIFIC, AND INDUSTRIAL APPLICATIONS XIII</w:t>
+              <w:t xml:space="preserve">PACIFIC RIM LASER DAMAGE 2013: OPTICAL MATERIALS FOR HIGH POWER LASERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2003545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2016831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418567v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk dissection of human corneal stroma with a femtosecond laser</w:t>
               </w:r>
@@ -6376,64 +6376,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASER APPLICATIONS IN MICROELECTRONIC AND OPTOELECTRONIC MANUFACTURING (LAMOM) XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
@@ -6587,51 +6587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser damage and ablation thresholds of fused silica in femtosecond regime: gathering experiments and comprehensive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6814,51 +6814,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00431163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapphire and titanium-doped sapphire crystals under nanosecond and femtosecond laser irradiation</w:t>
+                <w:t xml:space="preserve">Laser induced damage of sapphire and titanium doped sapphire crystals under femtosecond to nanosecond laser irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Uteza</w:t>
@@ -6893,97 +6893,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, China</w:t>
+              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.75041N</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447604v1</w:t>
+                <w:t xml:space="preserve">hal-00447583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced damage of sapphire and titanium doped sapphire crystals under femtosecond to nanosecond laser irradiation</w:t>
+                <w:t xml:space="preserve">Sapphire and titanium-doped sapphire crystals under nanosecond and femtosecond laser irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Uteza</w:t>
@@ -7018,73 +7018,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Riboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser-Induced Damage in Optical Materials: 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.75041N</w:t>
+              <w:t xml:space="preserve">ICUIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447583v1</w:t>
+                <w:t xml:space="preserve">hal-00447604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-short laser interaction with metals and optical multi-layer materials: transport phenomena and damage thresholds</w:t>
               </w:r>
@@ -7249,64 +7249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Audouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : brevet 04 O7156. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7600,51 +7600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijoyee Datta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ut&#233;za" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.AW4I.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02982215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mcmillen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grojo D." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.382610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.006996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01823403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1634-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01192-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004875" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630866v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pasquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960152" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.06.049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebugle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9231-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8153-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Varkentina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892158" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varkentina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brocas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6469-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JW27C55-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418635v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matonti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5077-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXXQ9949-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00136894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2006.10.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F57TBL3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillermin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Soder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.093" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5LP2QCG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.689032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.30.001479" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1697-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVCS4GZR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515204" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.540515" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283516v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2068007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebugle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016831" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016754" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418572v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leyder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003545" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bijaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739863" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118170v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijoyee Datta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ut&#233;za" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202301365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Sope&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Siegel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622003944" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ut&#233;za" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grojo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.AW4I.4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02982215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mcmillen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Uteza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0011317" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Lechuga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grojo D." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.382610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Uteza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.006996" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01823403v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-018-1634-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630863v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussiere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01192-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pasquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418487v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chanal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.004875" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2015.06.049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebugle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-015-9231-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-8153-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Varkentina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892158" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418580v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Varkentina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bussiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Riboulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.007826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418630v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chimier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brocas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6469-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9JW27C55-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffart" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassonde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00629034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418635v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00530670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matonti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-009-5077-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXXQ9949-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00180608v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00170151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillermin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Soder" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5LP2QCG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00136894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2006.10.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F57TBL3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118206v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.689032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1697-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVCS4GZR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.590353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.30.001479" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourderionnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.515204" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118364v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Harzic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.540515" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baubeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01812-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CN2RT13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283516v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Koritsoglou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Loison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541687" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208035" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418544v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2068007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418572v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418567v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leyder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003545" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016754" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clady" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebugle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2016831" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bijaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418602v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739863" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640878v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00710823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00431163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00118170v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>