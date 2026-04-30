--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -317,1046 +317,1124 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étoffe d’une cité : les gouverneurs de Besançon et le saint Suaire (1er volet)</w:t>
+                <w:t xml:space="preserve">Dans la foule des reliques : l’affluence aux ostensions dans les Mémoires de Philippe de Vigneulles (1510)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Tome 97 - 1 &amp; 2 (1-2), pp.25-68. </w:t>
+              <w:t xml:space="preserve">Cahiers du CRINI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anbo.251.0025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56078/cahier-du-crini.828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05218413v1</w:t>
+                <w:t xml:space="preserve">hal-05591754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Document on the Appearance of the Shroud of Turin from Nicole Oresme: Fighting False Relics and False Rumours in the Fourteenth Century</w:t>
+                <w:t xml:space="preserve">L’étoffe d’une cité : les gouverneurs de Besançon et le saint Suaire (1er volet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medieval History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tome 97 - 1 &amp; 2 (1-2), pp.25-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03044181.2025.2546884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anbo.251.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269344v1</w:t>
+                <w:t xml:space="preserve">halshs-05218413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vérité d'Ulysse Chevalier : faire une histoire chrétienne et critique des reliques</w:t>
+                <w:t xml:space="preserve">A New Document on the Appearance of the Shroud of Turin from Nicole Oresme: Fighting False Relics and False Rumours in the Fourteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue drômoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medieval History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03044181.2025.2546884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571558v1</w:t>
+                <w:t xml:space="preserve">hal-05269344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copier la relique, copier le rituel : la circulation des pièces dans la liturgie d’une relique démultipliée, le Suaire du Christ, entre le XIII e et le XVI e siècle (avec l’édition d’un office pour le Suaire de Besançon, vers 1545)</w:t>
+                <w:t xml:space="preserve">La vérité d'Ulysse Chevalier : faire une histoire chrétienne et critique des reliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue drômoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591, pp.31-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anbo.233.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04743300v1</w:t>
+                <w:t xml:space="preserve">hal-04571558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des objets polymorphes : décrire la matérialité des saints Suaires du Moyen Âge à nos jours</w:t>
+                <w:t xml:space="preserve">Copier la relique, copier le rituel : la circulation des pièces dans la liturgie d’une relique démultipliée, le Suaire du Christ, entre le XIII e et le XVI e siècle (avec l’édition d’un office pour le Suaire de Besançon, vers 1545)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Tome 95 (3), pp.5-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anbo.233.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04717645v1</w:t>
+                <w:t xml:space="preserve">halshs-04743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétation d’une sainte trace</w:t>
+                <w:t xml:space="preserve">Des objets polymorphes : décrire la matérialité des saints Suaires du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.86-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2024.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04744382v1</w:t>
+                <w:t xml:space="preserve">halshs-04717645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des objets polymorphes : décrire la matérialité des saints Suaires du Moyen Âge à nos jours</w:t>
+                <w:t xml:space="preserve">L’interprétation d’une sainte trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.86-95. </w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2), pp.335-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12cw7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2024.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04891282v1</w:t>
+                <w:t xml:space="preserve">halshs-04744382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des reliques à mettre aux normes. Le procès des deux Suaires (1403-1404) et l'identification des reliques multiples</w:t>
+                <w:t xml:space="preserve">Des objets polymorphes : décrire la matérialité des saints Suaires du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.86-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12cw7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781921v1</w:t>
+                <w:t xml:space="preserve">halshs-04891282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposer des moulages : la campagne de substitution des sculptures des jardins de Versailles</w:t>
+                <w:t xml:space="preserve">Des reliques à mettre aux normes. Le procès des deux Suaires (1403-1404) et l'identification des reliques multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Conformisme et transgression dans l'Église méridionale, 56, pp.129-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/camar.2021.1738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03633070v1</w:t>
+                <w:t xml:space="preserve">hal-03781921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un'immagine da rivoltare. Il volto santo di Manopello, rito e manipolazione</w:t>
+                <w:t xml:space="preserve">Exposer des moulages : la campagne de substitution des sculptures des jardins de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Saraïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi e materiali di Storie delle Religioni</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Réplique et patrimoine, 43 (1), pp.66-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/camar.2021.1738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03642110v1</w:t>
+                <w:t xml:space="preserve">halshs-03633070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombeaux ouverts : montrer les corps saints à la fin du Moyen Âge (1460-1520)</w:t>
+                <w:t xml:space="preserve">Un'immagine da rivoltare. Il volto santo di Manopello, rito e manipolazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Saraïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images Re-Vues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studi e materiali di Storie delle Religioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Apparizioni e rivoluzioni. L'Uso pubblico delle ierofanie fra tardo antico ed età contemporanea, 85 (2), pp.558-572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03632945v1</w:t>
+                <w:t xml:space="preserve">halshs-03642110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à Lascaux. Daniel Fabre et le paradigme de l’apparition</w:t>
+                <w:t xml:space="preserve">Les tombeaux ouverts : montrer les corps saints à la fin du Moyen Âge (1460-1520)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, pp.135-142. </w:t>
+              <w:t xml:space="preserve">Images Re-Vues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gestualité du rituel, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/assr.38963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/imagesrevues.6911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03632989v1</w:t>
+                <w:t xml:space="preserve">halshs-03632945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour à Lascaux. Daniel Fabre et le paradigme de l’apparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, pp.135-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.38963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03632989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La ville, corps malade : Besançon 1544</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.80 - 97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tc.9528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1366,507 +1444,507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un orientalismo devozionale? A proposito di tessuti fatimidi diventati reliquie cristiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaetano Curzi; Marco D'Attanasio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circolazione di manufatti preziosi in età angioina tra Oriente e Occidente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campisano, 2026, 979-12-5746-017-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Festa and Feria: on the exhibitions of Christ relics during fairs and the coordination of sanctuary and merchant calendars in the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Gaulin; Susanne Rau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fairs, Cities and Merchants. Spatiotemporal Analyses (14th–17th century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.77-94, 2025, 9783111620831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111621296-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05001780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes voiles dehors : remarques sur la circulation d’un geste, l’explicatio des saintes étoffes, dans l’art et la liturgie de la fin du Moyen Âge (XIIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Brack; Julie Glodt; Nicolas Sarzeaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles, rituels, images (Europe occidentale, XIIIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'HiCSA, pp.107-146, 2024, 978-2-491040-15-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04596828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis Images: Holy Shrouds and Plagues in the 16th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Brejon de Lavergnée; Emanuele Colombo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religous Orders, Public Health and Epidemics. From the Black Death to Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aschendorff Verlag, pp.123-144, 2024, 978-3-402-23036-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17438/978-3-402-23044-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un esprit saint dans un corps saint ? Cultes et corps en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Huitorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des exploits. Des chefs d’œuvres. Catalogue de l’exposition MUCEM-Musée d’art contemporain de Marseille, avril-septembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dilecta, pp.33-38, 2024, 978-2373722031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une renaissance de la copie ? L'invention du fac-similé (XIVe-XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léa Saint-Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des images en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare&amp;Martin, pp.43-68, 2023, 9782362220852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04205166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du suaire au corporal : quand le lin fait chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1886,73 +1964,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Camilleri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud/Confédération Européenne du Lin et du Chanvre, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Suaire de Chambéry-Turin, frontière et passages. Remarques sur l’essor d’une image de culte transalpine à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1964,324 +2042,324 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oltralpe. Acteurs, idées et livres entre France et Italie au XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-317, 2023, I Libri di Viella, 979-12-5469-483-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite d’Autriche et la diffusion du culte du Saint-Suaire dans la première moitié du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Krumenacker; Catherine Guyon; Bruno Maes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une piété lotharingienne. Foi publique, foi intériorisée (XIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-180, 2022, 978-2-406-12218-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12218-0.p.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03633010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RELICS: Contagious Virtue of Sacred Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Delaurenti; Thomas Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of Contagion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The MIT Press, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7551/mitpress/14058.003.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03642122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliques : la contagion vertueuse des corps saints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Delaurenti; Thomas Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la contagion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vendémiaires, pp.187-191, 2020, 9782363583536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03642117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2291,100 +2369,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copie et culte. Le Suaire du Christ, une relique reproductible (XIVe-XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Ecole des hautes études en sciences sociales (EHESS), 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03781906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2394,98 +2472,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairs for Relics, or Relics for Fairs ? On the Association of the Liturgical and Economic Calendar in the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Configurations of European Fairs. Merchants, Objects, Routes (1350-1600): Final Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta Gravela, Jun 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04073185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2495,112 +2573,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes de la ruine. Catalogue de l’exposition du musée des Beaux-Arts de Lyon, décembre 2023-mars 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.436-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2668,51 +2746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="218FC4FC"/>
+    <w:nsid w:val="12576F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2899,51 +2977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sarzeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4278-0818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sarzeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glodt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brack" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.251.0025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269344v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2025.2546884" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.233.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.48" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04891282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cw7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2021.1738" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sara&#239;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.6911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9528" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521986v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111621296-003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588261v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17438/978-3-402-23044-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205166v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791254694831" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-piete-lotharingienne-foi-publique-foi-interiorisee-xiie-xviiie-siecles-marguerite-d-autriche-et-la-diffusion-du-culte-du-saint-suaire-dans-la-premiere-moitie-du-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12218-0.p.0155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14058.003.0038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03781906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sarzeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4278-0818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sarzeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glodt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brack" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591754v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.251.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2025.2546884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.233.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.48" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04891282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cw7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2021.1738" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sara&#239;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.6911" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38963" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111621296-003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17438/978-3-402-23044-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791254694831" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-piete-lotharingienne-foi-publique-foi-interiorisee-xiie-xviiie-siecles-marguerite-d-autriche-et-la-diffusion-du-culte-du-saint-suaire-dans-la-premiere-moitie-du-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12218-0.p.0155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14058.003.0038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03781906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>