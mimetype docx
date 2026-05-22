--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -272,50 +272,63 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Suaires du Christ en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Cerf, 2024, 9782204156516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571563v1</w:t>
               </w:r>
@@ -343,1098 +356,1098 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la foule des reliques : l’affluence aux ostensions dans les Mémoires de Philippe de Vigneulles (1510)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CRINI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/cahier-du-crini.828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étoffe d’une cité : les gouverneurs de Besançon et le saint Suaire (1er volet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tome 97 - 1 &amp; 2 (1-2), pp.25-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anbo.251.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05218413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Document on the Appearance of the Shroud of Turin from Nicole Oresme: Fighting False Relics and False Rumours in the Fourteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medieval History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03044181.2025.2546884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vérité d'Ulysse Chevalier : faire une histoire chrétienne et critique des reliques</w:t>
+                <w:t xml:space="preserve">Des objets polymorphes : décrire la matérialité des saints Suaires du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue drômoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 591, pp.31-39</w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.86-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571558v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04717645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copier la relique, copier le rituel : la circulation des pièces dans la liturgie d’une relique démultipliée, le Suaire du Christ, entre le XIII e et le XVI e siècle (avec l’édition d’un office pour le Suaire de Besançon, vers 1545)</w:t>
+                <w:t xml:space="preserve">L’interprétation d’une sainte trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2), pp.335-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2024.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anbo.233.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04743300v1</w:t>
+                <w:t xml:space="preserve">halshs-04744382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des objets polymorphes : décrire la matérialité des saints Suaires du Moyen Âge à nos jours</w:t>
+                <w:t xml:space="preserve">La vérité d'Ulysse Chevalier : faire une histoire chrétienne et critique des reliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.86-95</w:t>
+              <w:t xml:space="preserve">Revue drômoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 591, pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04717645v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétation d’une sainte trace</w:t>
+                <w:t xml:space="preserve">Copier la relique, copier le rituel : la circulation des pièces dans la liturgie d’une relique démultipliée, le Suaire du Christ, entre le XIII e et le XVI e siècle (avec l’édition d’un office pour le Suaire de Besançon, vers 1545)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Tome 95 (3), pp.5-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anbo.233.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ahss.2024.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04744382v1</w:t>
+                <w:t xml:space="preserve">halshs-04743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets polymorphes : décrire la matérialité des saints Suaires du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technè</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.86-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12cw7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04891282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des reliques à mettre aux normes. Le procès des deux Suaires (1403-1404) et l'identification des reliques multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Fanjeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Conformisme et transgression dans l'Église méridionale, 56, pp.129-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposer des moulages : la campagne de substitution des sculptures des jardins de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Réplique et patrimoine, 43 (1), pp.66-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/camar.2021.1738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03633070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un'immagine da rivoltare. Il volto santo di Manopello, rito e manipolazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Saraïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi e materiali di Storie delle Religioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Apparizioni e rivoluzioni. L'Uso pubblico delle ierofanie fra tardo antico ed età contemporanea, 85 (2), pp.558-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03642110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tombeaux ouverts : montrer les corps saints à la fin du Moyen Âge (1460-1520)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images Re-Vues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Gestualité du rituel, 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/imagesrevues.6911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03632945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à Lascaux. Daniel Fabre et le paradigme de l’apparition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 184, pp.135-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.38963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03632989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville, corps malade : Besançon 1544</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.80 - 97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.9528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1444,507 +1457,507 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un orientalismo devozionale? A proposito di tessuti fatimidi diventati reliquie cristiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaetano Curzi; Marco D'Attanasio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circolazione di manufatti preziosi in età angioina tra Oriente e Occidente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campisano, 2026, 979-12-5746-017-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Festa and Feria: on the exhibitions of Christ relics during fairs and the coordination of sanctuary and merchant calendars in the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Gaulin; Susanne Rau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fairs, Cities and Merchants. Spatiotemporal Analyses (14th–17th century)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.77-94, 2025, 9783111620831. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111621296-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05001780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes voiles dehors : remarques sur la circulation d’un geste, l’explicatio des saintes étoffes, dans l’art et la liturgie de la fin du Moyen Âge (XIIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Brack; Julie Glodt; Nicolas Sarzeaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles, rituels, images (Europe occidentale, XIIIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'HiCSA, pp.107-146, 2024, 978-2-491040-15-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04596828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis Images: Holy Shrouds and Plagues in the 16th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Brejon de Lavergnée; Emanuele Colombo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religous Orders, Public Health and Epidemics. From the Black Death to Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aschendorff Verlag, pp.123-144, 2024, 978-3-402-23036-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17438/978-3-402-23044-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un esprit saint dans un corps saint ? Cultes et corps en Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Huitorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des exploits. Des chefs d’œuvres. Catalogue de l’exposition MUCEM-Musée d’art contemporain de Marseille, avril-septembre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dilecta, pp.33-38, 2024, 978-2373722031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une renaissance de la copie ? L'invention du fac-similé (XIVe-XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léa Saint-Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des images en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare&amp;Martin, pp.43-68, 2023, 9782362220852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04205166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du suaire au corporal : quand le lin fait chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1964,73 +1977,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Camilleri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud/Confédération Européenne du Lin et du Chanvre, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Suaire de Chambéry-Turin, frontière et passages. Remarques sur l’essor d’une image de culte transalpine à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2042,324 +2055,324 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oltralpe. Acteurs, idées et livres entre France et Italie au XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-317, 2023, I Libri di Viella, 979-12-5469-483-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite d’Autriche et la diffusion du culte du Saint-Suaire dans la première moitié du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Krumenacker; Catherine Guyon; Bruno Maes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une piété lotharingienne. Foi publique, foi intériorisée (XIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-180, 2022, 978-2-406-12218-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12218-0.p.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03633010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RELICS: Contagious Virtue of Sacred Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Delaurenti; Thomas Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of Contagion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The MIT Press, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/14058.003.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03642122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliques : la contagion vertueuse des corps saints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Delaurenti; Thomas Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la contagion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vendémiaires, pp.187-191, 2020, 9782363583536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03642117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2369,100 +2382,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copie et culte. Le Suaire du Christ, une relique reproductible (XIVe-XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Ecole des hautes études en sciences sociales (EHESS), 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03781906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2472,98 +2485,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fairs for Relics, or Relics for Fairs ? On the Association of the Liturgical and Economic Calendar in the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Configurations of European Fairs. Merchants, Objects, Routes (1350-1600): Final Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta Gravela, Jun 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04073185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2573,112 +2586,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formes de la ruine. Catalogue de l’exposition du musée des Beaux-Arts de Lyon, décembre 2023-mars 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.436-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2746,51 +2759,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12576F72"/>
+    <w:nsid w:val="A77C9DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2977,51 +2990,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sarzeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4278-0818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sarzeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glodt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brack" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591754v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.251.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2025.2546884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.233.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744382v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.48" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04891282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cw7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2021.1738" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sara&#239;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.6911" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38963" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111621296-003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17438/978-3-402-23044-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205166v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791254694831" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-piete-lotharingienne-foi-publique-foi-interiorisee-xiie-xviiie-siecles-marguerite-d-autriche-et-la-diffusion-du-culte-du-saint-suaire-dans-la-premiere-moitie-du-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12218-0.p.0155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14058.003.0038" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03781906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571557v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sarzeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4278-0818" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sarzeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glodt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brack" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.828" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218413v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.251.0025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03044181.2025.2546884" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2024.48" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.233.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04891282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cw7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2021.1738" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Sara&#239;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632945v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.6911" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38963" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.9528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111621296-003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17438/978-3-402-23044-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571561v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9791254694831" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/une-piete-lotharingienne-foi-publique-foi-interiorisee-xiie-xviiie-siecles-marguerite-d-autriche-et-la-diffusion-du-culte-du-saint-suaire-dans-la-premiere-moitie-du-xvie-siecle.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12218-0.p.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14058.003.0038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03642117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03781906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04073185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>