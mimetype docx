--- v0 (2026-03-29)
+++ v1 (2026-05-02)
@@ -1417,191 +1417,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Domination, décidabilité et abstention : l’impact de la structure de la compétition politique sur la participation électorale en France depuis 1958</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Le vote obligatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The transformations of the right in France: an organizational challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European consortium for political research (ECPR) conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569041v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03571703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explication et typologie des « oui » : une analyse du référendum du 29 mai</w:t>
               </w:r>
@@ -1719,234 +1719,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les interprétations du référendum sur le Traité constitutionnel européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée CEVIPOF Les interprétations du référendum sur le Traité constitutionnel européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le référendum français de ratification du traité constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards européens sur la ratification du traité constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03569000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance and vulnerability: the structure of party competition and democracy under the French Fifth Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European consortium for political research (ECPR) 2005 joint sessions of workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568982v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03612065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decisiveness of elections and voter turnout under the French Fifth Republic, 1958-2002</w:t>
               </w:r>
@@ -2339,196 +2339,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sondages d’opinion : mesurer l’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (222), pp.79-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpre.222.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">France: Political Developments and Data for 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Research Political Data Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2047-8852.12374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772654v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03831026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France: Political Development and Data for 2020</w:t>
               </w:r>
@@ -3006,222 +3006,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raisons et évolution du rejet des partis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (163), pp.17 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.163.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Scrutin Binominal Paritaire : Un Regard d'Ingénierie Electorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (6), pp.965-1004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr2.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452545v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02978202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clivage droite-gauche est-il dépassé ? Un clivage affaibli</w:t>
               </w:r>
@@ -4153,2152 +4153,2152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Économie et vote en 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (2013/6), pp.1031 - 1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.636.1031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sorting out mechanical and psychological effects in candidate elections: An appraisal with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (4), pp.937 - 944. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007123412000579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques et décision électorale. Retour sur la présidentielle de 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25647/liepp.pb.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic Vote Choice in One-round and Two-round Elections: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007123412000579⟩</w:t>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64 (3), pp.637-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1065912909358583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The study of political parties and the party system in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.83-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2009.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four Rounds in a Row: The Impact of Présidential Election Outcomes on Legislative Elections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dupoirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.21-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2009.41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic, Sincere, and Heuristics Voting under Four Election Rules: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Staeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (3), pp.435 - 472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of Ambiguity? Presidents versus Parties or the Four Phases of the Fifth Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.423-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402380802670743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clivage gauche-droite : quelles réalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 350, pp.73 - 76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Party Discipline and Coalition Management in the French Parliament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.310 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402380802670602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Accuracy of Polls for the French Presidential Election: The 2007 Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (2), pp.116-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2008.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Économie et vote en 2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.278 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote Bayrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63 (2013/6), pp.1031 - 1049. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.636.1031⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 57 (3), pp.447 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.573.0447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des partis de militants aux partis de supporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rue Saint-Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146, pp.24 - 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political institutions under stress? Assessing the impact of European Integration on French political institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Research Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1065912909358583⟩</w:t>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (7), pp.1117 - 1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501760701576593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes partisans en Europe : équilibre, changement et instabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/fp.2009.41⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.229 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.142.0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...233 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Presidential and Legislative Elections of 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (2), pp.423-437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01402380802670743⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 30 (5), pp.1166 - 1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402380701617548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...544 lines deleted...]
-                <w:t xml:space="preserve">Le vote Bayrou</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes d’intérêt et financement de la vie politique en France : une évaluation des effets de l'interdiction des dons de personnes morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 57 (3), pp.447 - 458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.573.0447⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 56 (2), pp.227 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.562.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Competition in the 2002 French Legislative and Presidential Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Laver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.142.0229⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (4), pp.667-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-6765.2006.00313.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West European Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.161 - 167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Groupes d’intérêt et financement de la vie politique en France : une évaluation des effets de l'interdiction des dons de personnes morales</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la victoire du 'Non' : proximité partisane, conjoncture et attitude à l’égard de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.121 - 141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la mutation contemporaine des structures de la compétition partisane en France : les partis de droite face à l’intégration européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (16), pp.101-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.016.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit des lois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 56 (2), pp.227 - 254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.562.0227⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 55 (3), pp.524 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.553.0521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...309 lines deleted...]
-                <w:t xml:space="preserve">Sur la mutation contemporaine des structures de la compétition partisane en France : les partis de droite face à l’intégration européenne</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Agnès Alexandre-Collier et Xavier Jardin, Anatomie des droites européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 2 (16), pp.101-124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeu.016.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 2 (16), pp.225-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.016.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416827v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03471810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité des chambres hautes et des difficultés du Sénat français</w:t>
               </w:r>
@@ -7585,318 +7585,318 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sincere, strategic, and heuristic voting under four election rules: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote choice in one round and two round elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8321,50 +8321,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vie entre quatre murs : travail et sociabilité en temps de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3839288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the eye of the hurricane: French society a month into the lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3783990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When life revolves around the home: Work and sociability during the lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8399,330 +8653,76 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Helmeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3839312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393054v1</w:t>
-              </w:r>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">hal-03393052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Covid Year in France: A Tale of Two Lockdowns</w:t>
               </w:r>
@@ -9392,50 +9392,136 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measuring elite-mass linkages through the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ecormier-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henrik Oscarsson; Sören Holmberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on Political Partisanship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.141 - 153, 2020, 9781788111980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La France confinée. Anciennes et nouvelles inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9491,143 +9577,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.95-116, 2020, 9782724626704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203725v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02639235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élections et parlementaires</w:t>
               </w:r>
@@ -9953,77 +9953,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Perceptions of Candidate Viability in Voting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10293,90 +10293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic voting in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wolfgang J. Luhan; Bernhard Kittel; Rebecca B. Morton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Political Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.95 - 111, 2012, 9780230300859</w:t>
@@ -11130,173 +11130,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agenda électoral et vote sur enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.181 - 200, 2009, 9782724611076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le MoDem, menace pour le duopole UMP-PS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Duhamel; Brice Teinturier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État de l’opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Seuil, pp.55 - 66, 2009, 9782020928281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415752v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03203723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conti Nicolo, Cotta Maurizio, Tronconi Filippo, « Le parti-cartel en Italie : un tableau contrasté</w:t>
               </w:r>
@@ -11388,173 +11388,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le modèle du parti cartel en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yohann Aucante; Alexandre Dézé; Yohann Aucante; Alexandre Dézé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les systèmes de partis dans les démocraties occidentales : Le modèle du parti-cartel en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.17 - 31, 2008, 9782724610550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attitudes towards Europe in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair Cole; Jonah Levy; Patrick Le Galès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.60 - 73, 2008, 9780230536999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203737v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03570600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'UDF et la création de l'UMP</w:t>
               </w:r>
@@ -11759,51 +11759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’électorat de droite, le rapport de forces UMP-UDF à l’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11880,51 +11880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dupoirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12112,51 +12112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations dans et par les partis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12595,51 +12595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fogacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Larousse, pp.240, 2007, 9782035826176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13246,51 +13246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le référendum de ratification du Traité constitutionnel européen : comprendre le 'Non' français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13497,51 +13497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Saji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15673609" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sondaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sauvineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04032972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03889818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7406108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dzikowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hodson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Orten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02470555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dagef&#246;rde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05352906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krejcova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kostelka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajps.70012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0257" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04216639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00410-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03772654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12374" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.222.0079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03772649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pauly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rssm.2020.100508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Houard-Vial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068818816975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0045-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grofman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2016.09.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.251.0119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rovny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Rovny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guillaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gss069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.07" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dupoirier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.41" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802670743" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802670602" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760701576593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01779570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0447" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.142.0229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380701617548" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Laver" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Benoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2006.00313.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6K2KWGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.016.0101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.016.0215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.553.0521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.544.0697" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merly-Alpa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04068891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Nam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blajez Palat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294740v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3757870" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393051v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3784110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3897226" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839312" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3783990" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393052v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839288" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Schradie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pasqualini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4383162" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3897359" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4382685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3757813" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02639235v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402176v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie van Haute" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402000v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404781v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401954v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405640v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401965v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schild" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404409v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415752v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203723v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530959v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Brahim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203737v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570600v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032123v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203722v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;tz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01443310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183984v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01536672v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fogacci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02381741v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403246v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203738v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clark" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203727v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203739v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Saji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15673609" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sondaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sauvineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04032972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03889818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7406108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dzikowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hodson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Orten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02470555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dagef&#246;rde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05352906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krejcova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kostelka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajps.70012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0257" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04216639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00410-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.222.0079" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03772654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03772649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pauly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rssm.2020.100508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Houard-Vial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068818816975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0045-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0105" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grofman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2016.09.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.251.0119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rovny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Rovny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guillaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gss069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.07" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.35" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dupoirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802670743" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612064v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802670602" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01779570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0447" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569792v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760701576593" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.142.0229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380701617548" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Laver" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Benoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2006.00313.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6K2KWGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.016.0101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.553.0521" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.016.0215" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.544.0697" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merly-Alpa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04068891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Nam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blajez Palat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294740v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3757870" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393051v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3784110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3897226" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393052v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839288" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3783990" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839312" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Schradie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pasqualini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4383162" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3897359" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4382685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3757813" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02639235v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402176v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie van Haute" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402000v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404781v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401954v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405640v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401965v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schild" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404409v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415752v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530959v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Brahim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570600v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032123v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203722v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;tz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01443310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183984v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01536672v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fogacci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02381741v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403246v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203738v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clark" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203727v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203739v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>