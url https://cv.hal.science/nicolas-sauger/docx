--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1348,260 +1348,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The transformations of the right in France: an organizational challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European consortium for political research (ECPR) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The French party system : structures and transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur les partis politiques français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domination, décidabilité et abstention : l’impact de la structure de la compétition politique sur la participation électorale en France depuis 1958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Le vote obligatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571703v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03569041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explication et typologie des « oui » : une analyse du référendum du 29 mai</w:t>
               </w:r>
@@ -1719,234 +1719,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le référendum français de ratification du traité constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards européens sur la ratification du traité constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominance and vulnerability: the structure of party competition and democracy under the French Fifth Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European consortium for political research (ECPR) 2005 joint sessions of workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Grenade, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les interprétations du référendum sur le Traité constitutionnel européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CEVIPOF Les interprétations du référendum sur le Traité constitutionnel européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612065v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03568982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decisiveness of elections and voter turnout under the French Fifth Republic, 1958-2002</w:t>
               </w:r>
@@ -2339,484 +2339,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">France: Political Developments and Data for 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Political Research Political Data Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2047-8852.12374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sondages d’opinion : mesurer l’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison présente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (222), pp.79-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpre.222.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">France: Political Developments and Data for 2021</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France: Political Development and Data for 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Research Political Data Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2047-8852.12374⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 60, pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2047-8852.12322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “Eye of the Hurricane” Paradox: An Unexpected and Unequal Rise of Well-Being During the Covid-19 Lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Social Stratification and Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.100508 - 100512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rssm.2020.100508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France: Political Development and data for 2019. Sondages d’opinion : mesurer l’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Houard-Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selma Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Political Research Political Data Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60, pp.141-151. </w:t>
-[...223 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (1), pp.142-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2047-8852.12283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3006,222 +3006,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Scrutin Binominal Paritaire : Un Regard d'Ingénierie Electorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lepelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (6), pp.965-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raisons et évolution du rejet des partis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (163), pp.17 - 26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pouv.163.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978202v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-01452545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clivage droite-gauche est-il dépassé ? Un clivage affaibli</w:t>
               </w:r>
@@ -4062,313 +4062,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sorting out mechanical and psychological effects in candidate elections: An appraisal with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.937 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007123412000579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Redistribution, Tax Policy and the Vote: The 2012 French Presidential Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parliamentary Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66 (1), pp.87 - 105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pa/gss069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie et vote en 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (2013/6), pp.1031 - 1049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.636.1031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186503v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-02186514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques et décision électorale. Retour sur la présidentielle de 2012</w:t>
               </w:r>
@@ -4445,103 +4445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Vote Choice in One-round and Two-round Elections: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Straeten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Research Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64 (3), pp.637-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4569,265 +4569,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of political parties and the party system in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four Rounds in a Row: The Impact of Présidential Election Outcomes on Legislative Elections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dupoirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8 (1), pp.83-86. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/fp.2009.35⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.21-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2009.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186616v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-02186617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The study of political parties and the party system in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8 (1), pp.21-41. </w:t>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.83-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/fp.2009.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/fp.2009.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186617v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic, Sincere, and Heuristics Voting under Four Election Rules: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine van Der Staeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (3), pp.435 - 472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4846,1459 +4846,1459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The End of Ambiguity? Presidents versus Parties or the Four Phases of the Fifth Republic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Party Discipline and Coalition Management in the French Parliament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.310 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402380802670602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The End of Ambiguity? Presidents versus Parties or the Four Phases of the Fifth Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West European Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (2), pp.423-437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01402380802670743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clivage gauche-droite : quelles réalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 350, pp.73 - 76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Party Discipline and Coalition Management in the French Parliament</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Accuracy of Polls for the French Presidential Election: The 2007 Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (2), pp.116-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/fp.2008.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political institutions under stress? Assessing the impact of European Integration on French political institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (7), pp.1117 - 1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501760701576593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des partis de militants aux partis de supporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Saint-Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 146, pp.24 - 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.278 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vote Bayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (3), pp.447 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.573.0447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes partisans en Europe : équilibre, changement et instabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.229 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.142.0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Presidential and Legislative Elections of 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (2), pp.310 - 326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01402380802670602⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 30 (5), pp.1166 - 1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01402380701617548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...237 lines deleted...]
-                <w:t xml:space="preserve">Le vote Bayrou</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes d’intérêt et financement de la vie politique en France : une évaluation des effets de l'interdiction des dons de personnes morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 57 (3), pp.447 - 458. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.573.0447⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 56 (2), pp.227 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.562.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Competition in the 2002 French Legislative and Presidential Elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Laver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rue Saint-Guillaume</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Political Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (4), pp.667-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-6765.2006.00313.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.161 - 167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la victoire du 'Non' : proximité partisane, conjoncture et attitude à l’égard de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.121 - 141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The French Presidential and Legislative Elections of 2007</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la mutation contemporaine des structures de la compétition partisane en France : les partis de droite face à l’intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West European Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01402380701617548⟩</w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (16), pp.101-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.016.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Groupes d’intérêt et financement de la vie politique en France : une évaluation des effets de l'interdiction des dons de personnes morales</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de &amp;quot;Agnès Alexandre-Collier et Xavier Jardin, Anatomie des droites européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (16), pp.225-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.016.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit des lois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 56 (2), pp.227 - 254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.562.0227⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 55 (3), pp.524 - 528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.553.0521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...435 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471810v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03416827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilité des chambres hautes et des difficultés du Sénat français</w:t>
               </w:r>
@@ -7182,803 +7182,3775 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazej Palat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living through Lockdown: Social Inequalities and Transformations during the COVID-19 Crisis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living through Lockdown: Social Inequalities and Transformations during the COVID-19 Crisis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Electoral Dynamics in the European Union in 2014 (CED-EU14): A Data User’s Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dehousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sincere, strategic, and heuristic voting under four election rules: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote choice in one round and two round elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Round versus Two Round Elections: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France confinée. Anciennes et nouvelles inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godechot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Helmeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              <w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.95-116, 2020, 9782724626704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring elite-mass linkages through the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ecormier-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henrik Oscarsson; Sören Holmberg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on Political Partisanship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.141 - 153, 2020, 9781788111980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections et parlementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Rozenberg; Eric Thiers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité d'études parlementaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.369-394, 2018, 9782802760481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partis politiques et systèmes partisans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie van Haute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larcier, pp.575 - 610, 2018, 9782802760771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les électeurs de droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Gougou; Vincent Tiberj. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déconnexion électorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Jean-Jaurès; Fondation Jean-Jaurès, pp.61 - 67, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle du choix rationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Magni Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Déloye; Nonna Mayer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyses électorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.381 - 442, 2017, 9782802755715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Perceptions of Candidate Viability in Voting Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labbé-St-Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Comparative Electoral Dynamics in the European Union in 2014 (CED-EU14): A Data User’s Guide</w:t>
+              <w:t xml:space="preserve">André Blais; Jean-François Laslier; Karine Van der Straeten. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voting Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-302, 2016, 9783319405711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40573-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Representation: Bringing Elections Back In</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.307 - 328, 2016, 9780199669691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyens et candidats en 2012 : convergence ou divergence de vues ? Enquête TNS SOFRES / TRIELEC 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Édouard Lecerf; Olivier Duhamel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'état de l'opinion 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.99 - 116, 2013, 9782021035506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Parteien System des V. Republik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adolf Kimmel; Henrik Uterwedde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landerbericht Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.95 - 111, 2012, 9783838902647</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic voting in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine van Der Straeten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolfgang J. Luhan; Bernhard Kittel; Rebecca B. Morton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.95 - 111, 2012, 9780230300859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact de la structure de la compétition politique sur la participation électorale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anissa Amjahad; Jean-Michel De Waele; Michel Hasting. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vote obligatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Economica, pp.51 - 68, 2011, 9782717860498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement électoral et grandes enquêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">Annie Laurent</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Lesnard; Alain Chenu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France dans les comparaisons internationales. Guide d'accès aux grandes enquêtes statistiques en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.31 - 48, 2011, 9782724612189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-00243055v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Boy; Bruno Cautrès; Nicolas Sauger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Français : des Européens comme les autres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.11 - 20, 2010, 9782724611618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Parties and Democracy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kay Lawson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Parties and Democracy, vol. II (Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praeger Publishers, pp.3 - 26, 2010, 9780313383168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">District-level Dominance and Vulnerability under the French Fifth Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthijs Bogaards; Françoise Boucek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominant political parties and democracy: concepts, measures, cases, and comparisons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.60 - 72, 2010, 9780415485821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différentes manières d'être pro-européen: les positions des partis français et allemands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Demesmay; Andreas Marchetti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l'Allemagne face aux crises européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.235 - 256, 2010, 9782867816277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominance in Single Member Districts: The Case of the French Fifth Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dominant political parties and democracy: concepts, measures, cases, and comparisons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.60 - 72, 2010, 9780415485821</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Boy; Bruno Cautrès; Nicolas Sauger; Daniel Boy; Bruno Cautrès; Nicolas Sauger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Français : des Européens comme les autres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.267 - 277, 2010, 9782724611618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Parties and Democracy in France: An Ambiguous Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kay Lawson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Parties and Democracy Volume 2: Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praeger Publishers, pp.3 - 26, 2010, 9780275987060</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le MoDem, menace pour le duopole UMP-PS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Duhamel; Brice Teinturier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État de l’opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Seuil, pp.55 - 66, 2009, 9782020928281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agenda électoral et vote sur enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Cautrès; Anne Muxel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment les électeurs font-ils leur choix ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.181 - 200, 2009, 9782724611076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conti Nicolo, Cotta Maurizio, Tronconi Filippo, « Le parti-cartel en Italie : un tableau contrasté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madi Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yohann Aucante. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les systèmes de partis dans les démocraties occidentales : le modèle du parti-cartel en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-218, 2008, 9782724610550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle du parti cartel en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yohann Aucante; Alexandre Dézé; Yohann Aucante; Alexandre Dézé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les systèmes de partis dans les démocraties occidentales : Le modèle du parti-cartel en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.17 - 31, 2008, 9782724610550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attitudes towards Europe in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alistair Cole; Jonah Levy; Patrick Le Galès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developments in French Politics 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.60 - 73, 2008, 9780230536999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UDF et la création de l'UMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yohann Aucante; Alexandre Dézé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les systèmes de partis dans les démocraties occidentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.347 - 368, 2008, 9782724610550</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Party System: Fifty Years of Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrew Appleton; Sylvain Brouard; Amy Mazur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Fifth Republic at Fifty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.79 - 88, 2008, 9780230221246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un système électoral vecteur d'instabilité ? L'impact du système électoral sur la structuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Haegel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partis politiques et système partisan en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.359 - 391, 2007, 9782724610017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’électorat de droite, le rapport de forces UMP-UDF à l’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas électoral 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.58 - 63, 2007, 9782724610116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032123v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique publique locale sans politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dupoirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Faure; Emmanuel Négrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Politiques publiques à l’épreuve de l’action locale : critiques de la territorialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.229 - 240, 2007, 9782296042292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les référendums sur le Traité constitutionnel européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Belot; Bruno Cautrès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie démocratique de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.131 - 138, 2006, 9780543913500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voter 'Oui' en France le 29 mai 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joan Marcet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Constitution européenne à référendum : Espagne et France 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Ciències Polítiques i Socials, pp.49 - 69, 2006, 9788460098416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transformations dans et par les partis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Pütz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le désenchantement démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Aube, pp.175 - 198, 2003, 9782876788480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When life revolves around the home: Work and sociability during the lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3839312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lockdown for All, Hardship for Some: Insights from the First Wave of the CoCo Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
@@ -8018,119 +10990,500 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3757870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03070206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’oeil du cyclone : La société française après un mois de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3784110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life after lockdown: Getting back on track or charting a new course?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3897226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie entre quatre murs : travail et sociabilité en temps de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03070206v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Philippe Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferragina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Helmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3839288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the eye of the hurricane: French society a month into the lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Helmeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8145,100 +11498,227 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3784110⟩</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3783990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Life after lockdown: Getting back on track or charting a new course?</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Covid Year in France: A Tale of Two Lockdowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Schradie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4383162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie après le confinement : retour à la normale ou quête d'un nouveau cap ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferragina</w:t>
@@ -8272,4638 +11752,1158 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3897226⟩</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3897359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'année de la Covid en France ou l'histoire d'un double confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Schradie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Ferragina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">Olivier Godechot</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4382685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confinement pour tous, épreuve pour certains. Les résultats de la première vague d'enquête du projet CoCo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettore Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Ferragina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Helmeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020, pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3839288⟩</w:t>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3757813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...115 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03070063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections britanniques, vers un parlement sans majorité ? De quoi se poser des questions avant d’adopter la proportionnelle en France (Interview)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...115 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Electoral Dynamics in the European Union in 2014 (CED-EU14). A Data User’s Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dehousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Gougou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...657 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02061816v1</w:t>
-              </w:r>
-[...2843 lines deleted...]
-                <w:t xml:space="preserve">hal-03203736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi détestons-nous autant nos politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2017, Nouveaux Débats, 9782724620108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi détestons-nous autant nos politiques ?</w:t>
+                <w:t xml:space="preserve">Les élections européennes de 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nonna Mayer; Nicolas Sauger. Droz, 53 (1), pp.337, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français : des Européens comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Boy; Bruno Cautrès; Nicolas Sauger. Presses de Sciences Po, pp.285, 2010, 9782724611618</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France's Political Institutions at 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de Sciences Po, 2017, Nouveaux Débats, 9782724620108</w:t>
+              <w:t xml:space="preserve">Emiliano Grossman; Nicolas Sauger. Routledge, pp.216, 2009, West European Politics Series, 9780415464666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nonna Mayer</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de la droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fogacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nonna Mayer; Nicolas Sauger. Droz, 53 (1), pp.337, 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Larousse, pp.240, 2007, 9782035826176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cautrès</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux systèmes politiques nationaux de l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Daniel Boy; Bruno Cautrès; Nicolas Sauger. Presses de Sciences Po, pp.285, 2010, 9782724611618</w:t>
+              <w:t xml:space="preserve">De Boeck, pp.256, 2007, Ouvertures politiques, 9782804153403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Français contre l'Europe ? Les sens du référendum du 29 mai 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauger Nicolas, Brouard Sylvain et Grossman Emiliano. Presses de Sciences-Po, pp.155, 2007, Fait politique, 9782724610260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00372020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">100 réponses sur... Jacques Chirac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ade</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emiliano Grossman; Nicolas Sauger. Routledge, pp.216, 2009, West European Politics Series, 9780415464666</w:t>
+              <w:t xml:space="preserve">Les Éditions de Tournon, 5, pp.118, 2006, 100 réponses sur…, 9782351440131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...196 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12913,51 +12913,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France’s Political Institutions at 50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12973,384 +12973,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West European Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32 (2), pp.202, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauche – droite : quels clivages aujourd’hui ?, Problèmes politiques et Sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welfare, Well-Being and Immigration in Europe: Evidence from the European Social Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Senik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Clark; Claudia Senik; Nicolas Sauger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Indicators Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement des systèmes partisans en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (2), pp.120, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le référendum de ratification du Traité constitutionnel européen : comprendre le 'Non' français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42, pp.173, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13497,51 +13497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Saji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15673609" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sondaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sauvineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04032972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03889818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7406108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dzikowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hodson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Orten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02470555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dagef&#246;rde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05352906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krejcova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kostelka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajps.70012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0257" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04216639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00410-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.222.0079" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03772654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03772649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pauly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rssm.2020.100508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Houard-Vial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068818816975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0045-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978202v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0105" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grofman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2016.09.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.251.0119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rovny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Rovny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guillaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gss069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.07" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186616v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.35" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dupoirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.41" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186641v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802670743" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612064v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802670602" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01779570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0447" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569792v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760701576593" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.142.0229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380701617548" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Laver" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Benoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2006.00313.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6K2KWGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.016.0101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.553.0521" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.016.0215" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.544.0697" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merly-Alpa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04068891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Nam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blajez Palat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099647v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294740v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3757870" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393051v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3784110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3897226" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393052v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839288" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393049v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3783990" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839312" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Schradie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pasqualini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4383162" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3897359" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386552v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4382685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3757813" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401953v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02639235v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402176v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie van Haute" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402000v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404781v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401954v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405640v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402195v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401950v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401965v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schild" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404409v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203723v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415752v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530959v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Brahim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570600v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203737v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032123v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203722v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571857v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;tz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01443310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186982v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183984v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01536672v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fogacci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372020v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ade" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02381741v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403246v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203738v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clark" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203727v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203739v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ami Saji" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15673609" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sondaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sauvineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618924v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583909v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04032972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Jan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03889818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7406108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dzikowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hodson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Orten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02470555v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Dagef&#246;rde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291204v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03138656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bedock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569041v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Faucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05352906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krejcova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Kostelka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajps.70012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05517588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.043.0257" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04216639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnalys Michaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Bosch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00410-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03772654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12374" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.222.0079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03772649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203732v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Recchi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ferragina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Helmeid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pauly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Safi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rssm.2020.100508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03831032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Houard-Vial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2047-8852.12283" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Grossman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1354068818816975" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-017-0045-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452545v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Breton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Merlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0105" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978202v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.163.0017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grofman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electstud.2016.09.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02978473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.251.0119" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294768v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.653.0480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186389v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rovny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison E. Rovny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00344893.2014.902220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186432v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2014.6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186514v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blais" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Straeten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007123412000579" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Guillaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pa/gss069" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01024827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25647/liepp.pb.07" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labb&#233;-St-Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1065912909358583" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186617v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dupoirier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.41" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2009.35" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186615v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine van Der Staeten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802670602" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380802670743" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2008.6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501760701576593" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Laurent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200125" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01779570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.573.0447" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.142.0229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402380701617548" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.562.0227" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Laver" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Benoit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-6765.2006.00313.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J6K2KWGN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462210v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.016.0101" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.016.0215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471810v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.553.0521" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.544.0697" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Elie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazej Palat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duwez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merly-Alpa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04068891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Fitzgerald" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria Bottoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Jessop" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Straume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973000v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Nam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203721v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godechot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099647v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dehousse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02639235v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ecormier-Nocca" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402176v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Navarro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie van Haute" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Magni Berton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388610v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40573-5_15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294786v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401954v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405640v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02285468v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401998v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402195v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404408v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401950v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401997v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401965v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Schild" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404409v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03415752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Brahim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203733v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203734v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203735v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01032123v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203722v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203736v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine P&#252;tz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839312" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070206v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3757870" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393051v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barone" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3784110" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393046v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3897226" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393052v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3839288" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393049v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3783990" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386551v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Schradie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pasqualini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4383162" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3897359" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4382685" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070063v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3757813" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02401953v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061816v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01443310v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01186982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02183990v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01536672v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jardin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fogacci" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203490v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372020v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203493v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ade" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02381741v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02403246v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Clark" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203727v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03203739v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>