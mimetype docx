--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC5FCAF9"/>
+    <w:nsid w:val="FD440B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>