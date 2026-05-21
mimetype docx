--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sauret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7516-3427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241664284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">83158125062514931187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle & Sciences humaines et sociales (SHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.221.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gittérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Monjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp. 237-252. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12363-7.p.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les SHS en environnement numérique. L’éditeur de texte Stylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vitali-Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fauchié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Fredriksson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de la conversation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 8, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de la conversation scientifique : naissance d’un format éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie du modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’ontologie du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité dans Anarchy. Les constructions de l’autorité et de l’auctorialité dans un dispositif de production littéraire collaborative : le cas de l’expérience transmédia Anarchy.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie du modèle : des Humanités syntaxiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ontologie du numérique, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1048871ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage de répétitions et médiations du spectacle vivant. Le cas du projet Spectacle en ligne(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design MetaData - Retour d'expérience sur un atelier de design interactif interdisciplinaire dans une démarche d'innovation ouverte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Velt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'enseignement supérieur du design interactif, 3 (2), pp.269-288. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire (la recherche) à l’ère numérique : le paradigme conversationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche So-MSH! « Science ouverte et nouvelles pratiques de recherche en SH »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange-Guépin, Mar 2023, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04064895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver le web littéraire : défis méthodologiques et conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Monjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ResPaDon. Le web : source et archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Favier; Marie-Madeleine Géroudet; Emmanuelle Bermès, Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We&amp;quot; ecosystem: a proposal for the futur of search engine and discovery tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90e Congrès de ACFAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7536441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.533-540, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les communs. Au-devant de l’irréversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Fredriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067421ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d’écritures des patrimoines et des mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligences numériques, 978-2-84016-533-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d’écritures des patrimoines et des mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244, 2023, Intelligences numériques, 9782840165330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Version 0. Notes sur le livre numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Bourassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Olivier Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC en écritures numériques; Codicille éditeur, 2018, 978-2-924446-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture de la mémoire : pour des pratiques situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Saur et Marta Severo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d'écritures des patrimoines et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligences numériques, 978-2-84016-533-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures, architectures et outils des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes de l'archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Archives nationales, 2024, 978-2-86000-390-2. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pan.7306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Intermediality. Giterature and the Anti-book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Monjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Tanasescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Computation. Platform Intermediality, Hermeneutic Modeling, and Analytical-Creative Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-86, 2024, 9781003320838. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003320838-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lucet; Bénédicte Boisson; Marion Denizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques, expériences et archives du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 477-490, 2021, 978-2-7535-8101-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Ramener le droit sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Fredriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Leroy-Terquem; Sarah Clément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.I.Lex, le blog revisité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 7-11, 2019, 978-2-37546-115-0. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.9497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation de nouvelles fonctionnalites dans les plateformes ISIDORE et NAKALA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORE a 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le notebook. Une forme intelligible du numérique ? Un objet écosophique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt de Callisto : bilan et réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Zenodo. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORE celebrates its 10th anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Huma-Num. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la revue au collectif : la conversation comme dispositif d’éditorialisation des communautés savantes en lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nanterre - Paris X; Université de Montréal (1878-..), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020PA100146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03267857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink my pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a484edc8b208466a2b9c9626785f2e23e985ca50;origin=https://hal.archives-ouvertes.fr/halshs-04471220;visit=swh:1:snp:1cec82382c21679aff8bfdc56a1af78f0ce81b78;anchor=swh:1:rel:126858d6c4406c406a2b27070e903c7270fa816a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04471220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sauret </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7516-3427</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241664284</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">83158125062514931187</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle & Sciences humaines et sociales (SHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 1, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.221.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gittérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Monjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI/XX Reconnaissances littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp. 237-252. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12363-7.p.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les SHS en environnement numérique. L’éditeur de texte Stylo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Vitali-Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fauchié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Fredriksson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de la conversation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 8, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design de la conversation scientifique : naissance d’un format éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.008.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie du modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’ontologie du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autorité dans Anarchy. Les constructions de l’autorité et de l’auctorialité dans un dispositif de production littéraire collaborative : le cas de l’expérience transmédia Anarchy.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistémologie du modèle : des Humanités syntaxiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ontologie du numérique, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1048871ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage de répétitions et médiations du spectacle vivant. Le cas du projet Spectacle en ligne(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design MetaData - Retour d'expérience sur un atelier de design interactif interdisciplinaire dans une démarche d'innovation ouverte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Huron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Velt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'enseignement supérieur du design interactif, 3 (2), pp.269-288. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GI-GIT : modélisation et remédiation des archives du Web littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Monjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanistica 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire (la recherche) à l’ère numérique : le paradigme conversationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche So-MSH! « Science ouverte et nouvelles pratiques de recherche en SH »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange-Guépin, Mar 2023, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04064895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archiver le web littéraire : défis méthodologiques et conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Monjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ResPaDon. Le web : source et archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Favier; Marie-Madeleine Géroudet; Emmanuelle Bermès, Apr 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04059659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We&amp;quot; ecosystem: a proposal for the futur of search engine and discovery tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90e Congrès de ACFAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7536441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing and Indexing Rehearsals: The Design and Usage of a Digital Archive of Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ronfard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Encelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Grenade, Spain. pp.533-540, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2015.7419570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire les communs. Au-devant de l’irréversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Fredriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067421ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d’écritures des patrimoines et des mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligences numériques, 978-2-84016-533-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04443984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d’écritures des patrimoines et des mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244, 2023, Intelligences numériques, 9782840165330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Version 0. Notes sur le livre numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Audet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Bourassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Olivier Brassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC en écritures numériques; Codicille éditeur, 2018, 978-2-924446-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture de la mémoire : pour des pratiques situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Saur et Marta Severo (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communautés et pratiques d'écritures des patrimoines et des mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Intelligences numériques, 978-2-84016-533-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04444021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures, architectures et outils des données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes de l'archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications des Archives nationales, 2024, 978-2-86000-390-2. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pan.7306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platform Intermediality. Giterature and the Anti-book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servanne Monjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Tanasescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literature and Computation. Platform Intermediality, Hermeneutic Modeling, and Analytical-Creative Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-86, 2024, 9781003320838. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003320838-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04590994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter l’archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Lucet; Bénédicte Boisson; Marion Denizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabriques, expériences et archives du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaire de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 477-490, 2021, 978-2-7535-8101-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Ramener le droit sur Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Fredriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mélanie Leroy-Terquem; Sarah Clément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.I.Lex, le blog revisité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’enssib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 7-11, 2019, 978-2-37546-115-0. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesenssib.9497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation de nouvelles fonctionnalites dans les plateformes ISIDORE et NAKALA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORE a 10 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le notebook. Une forme intelligible du numérique ? Un objet écosophique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Krummeich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Pecout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hinsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêt de Callisto : bilan et réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Zenodo. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISIDORE celebrates its 10th anniversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desseigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Huma-Num. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la revue au collectif : la conversation comme dispositif d’éditorialisation des communautés savantes en lettres et sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nanterre - Paris X; Université de Montréal (1878-..), 2020. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020PA100146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03267857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink my pad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:a484edc8b208466a2b9c9626785f2e23e985ca50;origin=https://hal.archives-ouvertes.fr/halshs-04471220;visit=swh:1:snp:1cec82382c21679aff8bfdc56a1af78f0ce81b78;anchor=swh:1:rel:126858d6c4406c406a2b27070e903c7270fa816a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04471220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD440B8D"/>
+    <w:nsid w:val="2988901D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sauret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7516-3427" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241664284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83158125062514931187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03962920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.221.0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03962836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Monjour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali-Rosati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03977314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fredriksson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03960055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03963579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048871ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Velt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7536441" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067421ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/communautes-et-pratiques-decritures-des-patrimoines-et-des-memoires/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Audet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bourassa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Olivier Brassard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Casenave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444021v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7306" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003320838-4/platform-intermediality-servanne-monjour-nicolas-sauret?context=ubx&amp;amp;refId=81f318f2-f1a3-4ba3-a7c1-55f8446dc20c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003320838-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03963432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6155/fabriques-experiences-et-archives-du-spectacle-vivant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03966509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/9497" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.9497" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202138v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03267857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100146" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a484edc8b208466a2b9c9626785f2e23e985ca50;origin=https://hal.archives-ouvertes.fr/halshs-04471220;visit=swh:1:snp:1cec82382c21679aff8bfdc56a1af78f0ce81b78;anchor=swh:1:rel:126858d6c4406c406a2b27070e903c7270fa816a;path=/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sauret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7516-3427" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241664284" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/83158125062514931187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03962920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.221.0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03962836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Monjour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12363-7.p.0237" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Vitali-Rosati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fauchi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mellet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03977314v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fredriksson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03960055v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0057" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03963579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mayer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1048871ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Velt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1221" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04059659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7536441" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ronfard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Encelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Steiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067421ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/communautes-et-pratiques-decritures-des-patrimoines-et-des-memoires/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Audet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Bourassa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Olivier Brassard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Casenave" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444021v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7306" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04590994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003320838-4/platform-intermediality-servanne-monjour-nicolas-sauret?context=ubx&amp;amp;refId=81f318f2-f1a3-4ba3-a7c1-55f8446dc20c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003320838-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03963432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6155/fabriques-experiences-et-archives-du-spectacle-vivant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03966509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pressesenssib/9497" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.9497" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019870v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Krummeich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poulain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03267857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA100146" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471220v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a484edc8b208466a2b9c9626785f2e23e985ca50;origin=https://hal.archives-ouvertes.fr/halshs-04471220;visit=swh:1:snp:1cec82382c21679aff8bfdc56a1af78f0ce81b78;anchor=swh:1:rel:126858d6c4406c406a2b27070e903c7270fa816a;path=/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>