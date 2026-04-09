--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -767,1099 +767,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Health concepts and challenges for surveillance, forecasting and mitigation of plant disease beyond the traditional scope of crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haoues Alout</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615705v1</w:t>
+                <w:t xml:space="preserve">hal-03154445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health concepts and challenges for surveillance, forecasting and mitigation of plant disease beyond the traditional scope of crop production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+                <w:t xml:space="preserve">Florence Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">Haoues Alout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.86-97. </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03154445v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence data for the two cryptic species of Cacopsylla pruni (Hemiptera: Psylloidea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaLiso – Detection and epidemiology of ‘Candidatus Liberibacter solanacearum’ transmitted to seeds and associated with vegetative disorders in Apiaceae and Solanaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e68860⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.226-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/3q0s-sx52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230951v2</w:t>
+                <w:t xml:space="preserve">hal-03641806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfalfa leaf curl virus is efficiently acquired by its aphid vector Aphis craccivora but inefficiently transmitted</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+                <w:t xml:space="preserve">Occurrence data for the two cryptic species of Cacopsylla pruni (Hemiptera: Psylloidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Granier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine N. Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001516⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e68860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e68860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03187865v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaLiso – Detection and epidemiology of ‘Candidatus Liberibacter solanacearum’ transmitted to seeds and associated with vegetative disorders in Apiaceae and Solanaceae.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfalfa leaf curl virus is efficiently acquired by its aphid vector Aphis craccivora but inefficiently transmitted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gombert</w:t>
+                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84, pp.226-237. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (2), pp.001516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/3q0s-sx52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641806v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial genetic structure of the vector-borne pathogen 'Candidatus phytoplasma prunorum' in orchards and in wild habitats</w:t>
+                <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA) : les moyens de lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+                <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonnot</w:t>
+                <w:t xml:space="preserve">Florent Decugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Thébaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Claire Goral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Labonne</w:t>
+                <w:t xml:space="preserve">Nathalie Courthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 736, p11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548441v1</w:t>
+                <w:t xml:space="preserve">hal-04901220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Acquired Nanovirus and Geminivirus Exhibit a Contrasted Localization within Their Common Aphid Vector</w:t>
+                <w:t xml:space="preserve">Multi-scale spatial genetic structure of the vector-borne pathogen 'Candidatus phytoplasma prunorum' in orchards and in wild habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+                <w:t xml:space="preserve">François Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pirolles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12030299⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61908-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561749v1</w:t>
+                <w:t xml:space="preserve">hal-02548441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA) : les moyens de lutte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-Acquired Nanovirus and Geminivirus Exhibit a Contrasted Localization within Their Common Aphid Vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Decugis</w:t>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goral</w:t>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Courthieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josiane Peyre</w:t>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12030299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901220v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA): situation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1897,103 +1897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfalfa leaf curl virus is transmitted by Aphis craccivora in a highly specific circulative manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 546, pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,235 +2116,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Insect Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for estimating the effects of sequential reproductive barriers: Implementation using Bayesian models with field data from cryptic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
+                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Bibliographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/obo/9780199830060-0193⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (11), pp.2503-2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617965v1</w:t>
+                <w:t xml:space="preserve">hal-01976412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for estimating the effects of sequential reproductive barriers: Implementation using Bayesian models with field data from cryptic species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Plant-Insect Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (11), pp.2503-2512. </w:t>
+              <w:t xml:space="preserve">Oxford Bibliographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.13595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/obo/9780199830060-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976412v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant–insect Interactions: a palaeontological and an evolutionary perspective</w:t>
               </w:r>
@@ -2473,51 +2473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2577,51 +2577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine A. Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2915,51 +2915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tests to assign individuals within the Cacospylla pruni complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3121,221 +3121,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degree of specificity among the psyllid-phytoplasma interactions and consequences in epidemiology</w:t>
+                <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (3), pp.442</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, mai 2012 (654), pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927482v1</w:t>
+                <w:t xml:space="preserve">hal-01506228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA)</w:t>
+                <w:t xml:space="preserve">Degree of specificity among the psyllid-phytoplasma interactions and consequences in epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, mai 2012 (654), pp.28-32</w:t>
+              <w:t xml:space="preserve">Petria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506228v1</w:t>
+                <w:t xml:space="preserve">hal-01927482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus sequence analysis reveals the genetic diversity of European fruit tree phytoplasmas and supports the existence of inter-species recombination</w:t>
               </w:r>
@@ -3373,51 +3373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (2), pp.438-450. </w:t>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 99 (3), pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4167,51 +4167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (8), pp.890-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4347,419 +4347,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of jackbean lectin (ConA) on the feeding behaviour and kinetics of intoxication of the pea aphid, Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Christiane Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angharad M R Gatehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (12), pp.1137-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670646v1</w:t>
+                <w:t xml:space="preserve">hal-00402179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells</w:t>
+                <w:t xml:space="preserve">Effects of jackbean lectin (ConA) on the feeding behaviour and kinetics of intoxication of the pea aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Nardon</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110, pp.31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01927470v1</w:t>
+                <w:t xml:space="preserve">hal-02670646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells.</w:t>
+                <w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angharad M R Gatehouse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Angharad Gatehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 50 (12), pp.1137-50. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+              <w:t xml:space="preserve">, 2004, 50 (12), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402179v1</w:t>
+                <w:t xml:space="preserve">hal-01927470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field resistance to &amp;lt;em&amp;gt;Bemisia tabaci &amp;lt;em&amp;gt;in&amp;lt;/em&amp;gt; Cucumis melo&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -4847,273 +4847,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de &amp;lt;em&amp;gt;Bemisia tabaci&amp;lt;/em&amp;gt; gennadius &amp;quot;Biotype B&amp;quot; en Guadeloupe (Hemiptera : Aleyrodidae)</w:t>
+                <w:t xml:space="preserve">Etude du comportement alimentaire des hémiptères par la méthode EPG: revue sur le principe, la mise en oeuvre et les domaines d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 35, pp.46-53</w:t>
+              <w:t xml:space="preserve">, 1999, 35, pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693236v1</w:t>
+                <w:t xml:space="preserve">hal-02689957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement alimentaire des hémiptères par la méthode EPG: revue sur le principe, la mise en oeuvre et les domaines d'application</w:t>
+                <w:t xml:space="preserve">Caractérisation de &amp;lt;em&amp;gt;Bemisia tabaci&amp;lt;/em&amp;gt; gennadius &amp;quot;Biotype B&amp;quot; en Guadeloupe (Hemiptera : Aleyrodidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 35, pp.175-183</w:t>
+              <w:t xml:space="preserve">, 1999, 35, pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689957v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melon resistance to the aphid Aphis gossypii : behavioural analysis and chemical correlations with nitrogenous compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,51 +5194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy J. Peumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,51 +5319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Peumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5457,51 +5457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 79, pp.295-307</w:t>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of lectins and processing of ingested proteins in the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5824,51 +5824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonadé-Bottino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Info Zoo (INRA, Département de Zoologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 10, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6165,402 +6165,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+                <w:t xml:space="preserve">Unraveling dissemination trajectories of insect vectors : Towards enhanced prophylaxis in plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vectopole Sud, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, ESOVE, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747370v1</w:t>
+                <w:t xml:space="preserve">hal-04759651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ontologie pour modéliser les bioagresseurs des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hirschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling dissemination trajectories of insect vectors : Towards enhanced prophylaxis in plant health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ESOVE, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Vectopole Sud, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759651v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant virus receptors in the stylets of their insect vectors using CRISPR-Cas9 mutant aphid lines.</w:t>
               </w:r>
@@ -6684,90 +6684,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the added value of one health for plant health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6952,51 +6952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. edition of the Printemps de Baillarguet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montferrier-Sur-Lez, France. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7155,51 +7155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Breisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7237,77 +7237,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'espèces cryptiques du psylle Cacopsylla pruni, insecte vecteur d'une maladie des Prunus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7349,51 +7349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies épidémiques en cultures fruitières : de l’analyse de cas en verger à la problématique régionale. L’exemple de la Sharka et de l’enroulement chlorotique de l’abricotier en Languedoc–Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7863,64 +7863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8262,51 +8262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8445,64 +8445,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect-plant interactions in a crop protection perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press, 81 (1. ed.), 312 p., 2017, Advances in Botanical Research, 9780128033180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8533,64 +8533,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
@@ -8787,90 +8787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotlight on the recently discovered aphid-transmitted geminiviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geminivirus : Detection, Diagnosis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.95-105, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9047,51 +9047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADVANCES IN BOTANICAL RESEARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul - André P. - A. Calatayud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9142,64 +9142,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect-plant interactions in a crop protection perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81 (1. ed.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9582,64 +9582,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9690,51 +9690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies épidémiques en cultures fruitières : de l’analyse de cas en verger à la problématique régionale. L’exemple de la Sharka et de l’enroulement chlorotique de l’abricotier en Languedoc–Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9794,391 +9794,509 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practitioner’s framework for reorienting plant health surveillance toward agroecological outcomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+                <w:t xml:space="preserve">Aphid stylin cuticular proteins contribute to turnip mosaic virus ( Potyvirus ) transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bardin</w:t>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496003v1</w:t>
+                <w:t xml:space="preserve">hal-05574772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial genetic structure of a vector-borne plant pathogen in orchards and wild habitat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+                <w:t xml:space="preserve">A practitioner’s framework for reorienting plant health surveillance toward agroecological outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Bonnot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Labonne</w:t>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930062v1</w:t>
+                <w:t xml:space="preserve">hal-05496003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-scale spatial genetic structure of a vector-borne plant pathogen in orchards and wild habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A framework for estimating the effects of sequential reproductive barriers: implementation using Bayesian models with field data from cryptic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.J. Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10188,151 +10306,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie du huanglongbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Milagros - Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Anses. 2019, 278 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10342,100 +10460,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets et modes d'action des deux lectines à mannose sur le puceron du pois, Acyrthosiphon pisum (Harris) - Potentiel d'utilisation des lectines végétales pour la création de plantes transgéniques résistantes aux pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. INSA de Lyon, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10445,105 +10563,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémiptères vecteurs et prévision des risques épidémiques : à la croisée des regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoologie des invertébrés. Université de Montpellier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03701225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10611,51 +10729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EDC2494"/>
+    <w:nsid w:val="A090ABAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10842,51 +10960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sauvion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1641-5871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153709804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-phim.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230951v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e68860" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courthieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Peyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2020.04.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zambujo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199830060-0193" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Backus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Kaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;igdem Ulubas Serce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Caglayan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/pakjas/16.3804" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/16.3804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M. Gaze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can Cengiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1287-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J55RS7W7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-3-0265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor-Genson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02604.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80F8B8920B81819FFEE720F5BE6A2D68BBCBCECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad Gatehouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.10.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71BV6TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad M R Gatehouse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Huc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689957v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Q. Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gatehouse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peumans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.M. van Damme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Down" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amardeilh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.N. Andrianjaka-Camps" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Schaerer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuske" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;nter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.43" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Merlet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827223v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759518v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2000.510.49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766822v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caruana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Backus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marion-Poll" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90587-9.00009-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Tedeschi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gross" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2832-9_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738181v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul - Andr&#233; P. - A. Calatayud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604400v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386573.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456740v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927477v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927483v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930062v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007006v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03701225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sauvion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1641-5871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153709804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-phim.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230951v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e68860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001516" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courthieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2020.04.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zambujo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199830060-0193" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Backus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Kaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;igdem Ulubas Serce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Caglayan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/pakjas/16.3804" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/16.3804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M. Gaze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506228v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can Cengiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1287-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J55RS7W7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-3-0265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor-Genson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02604.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80F8B8920B81819FFEE720F5BE6A2D68BBCBCECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad M R Gatehouse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.10.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71BV6TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad Gatehouse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Huc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Q. Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gatehouse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peumans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.M. van Damme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Down" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amardeilh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.N. Andrianjaka-Camps" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Schaerer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuske" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;nter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.43" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Merlet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827223v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759518v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2000.510.49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766822v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caruana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Backus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marion-Poll" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90587-9.00009-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Tedeschi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gross" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2832-9_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738181v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul - Andr&#233; P. - A. Calatayud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604400v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386573.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456740v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927477v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927483v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03701225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>