--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -767,663 +767,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health concepts and challenges for surveillance, forecasting and mitigation of plant disease beyond the traditional scope of crop production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Nédellec</w:t>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Alout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13446⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154445v1</w:t>
+                <w:t xml:space="preserve">hal-03615705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">One Health concepts and challenges for surveillance, forecasting and mitigation of plant disease beyond the traditional scope of crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Geniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoues Alout</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.86-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03615705v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaLiso – Detection and epidemiology of ‘Candidatus Liberibacter solanacearum’ transmitted to seeds and associated with vegetative disorders in Apiaceae and Solanaceae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence data for the two cryptic species of Cacopsylla pruni (Hemiptera: Psylloidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine N. Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gombert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/3q0s-sx52⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e68860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e68860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641806v1</w:t>
+                <w:t xml:space="preserve">hal-03230951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence data for the two cryptic species of Cacopsylla pruni (Hemiptera: Psylloidea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfalfa leaf curl virus is efficiently acquired by its aphid vector Aphis craccivora but inefficiently transmitted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e68860⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (2), pp.001516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03230951v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfalfa leaf curl virus is efficiently acquired by its aphid vector Aphis craccivora but inefficiently transmitted</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CaLiso – Detection and epidemiology of ‘Candidatus Liberibacter solanacearum’ transmitted to seeds and associated with vegetative disorders in Apiaceae and Solanaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
+                <w:t xml:space="preserve">J Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+                <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Granier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (2), pp.001516. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84, pp.226-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/3q0s-sx52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187865v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA) : les moyens de lutte</w:t>
               </w:r>
@@ -1573,51 +1573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1681,51 +1681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Acquired Nanovirus and Geminivirus Exhibit a Contrasted Localization within Their Common Aphid Vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1796,252 +1796,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA): situation en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alfalfa leaf curl virus is transmitted by Aphis craccivora in a highly specific circulative manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brun</w:t>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 546, pp.98-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2020.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901604v1</w:t>
+                <w:t xml:space="preserve">hal-02556739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfalfa leaf curl virus is transmitted by Aphis craccivora in a highly specific circulative manner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA): situation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 735, p9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556739v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apple prolifération, maladie ponctuelle ou émergente ?</w:t>
               </w:r>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zambujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 395, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2116,512 +2116,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for estimating the effects of sequential reproductive barriers: Implementation using Bayesian models with field data from cryptic species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant-Insect Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
+                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.13595⟩</w:t>
+              <w:t xml:space="preserve">Oxford Bibliographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/obo/9780199830060-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976412v1</w:t>
+                <w:t xml:space="preserve">hal-02617965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Insect Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
+                <w:t xml:space="preserve">A framework for estimating the effects of sequential reproductive barriers: Implementation using Bayesian models with field data from cryptic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R.J. Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Bibliographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (11), pp.2503-2512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/obo/9780199830060-0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evo.13595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617965v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–insect Interactions: a palaeontological and an evolutionary perspective</w:t>
+                <w:t xml:space="preserve">Mixed xylem and phloem sap ingestion in sheath-feeders as normal dietary behavior: evidence from the leafhopper Scaphoideus titanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+                <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Nel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605194v1</w:t>
+                <w:t xml:space="preserve">hal-01604460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed xylem and phloem sap ingestion in sheath-feeders as normal dietary behavior: evidence from the leafhopper Scaphoideus titanus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant–insect Interactions: a palaeontological and an evolutionary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chuche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Thiery</w:t>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102, pp.62-72. </w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604460v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First finding of a dual-meaning X wave for phloem and xylem fluid ingestion: characterization of Scaphoideus titanus (Hemiptera: Cicadellidae) EPG waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine A. Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2915,51 +2915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tests to assign individuals within the Cacospylla pruni complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,51 +3179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, mai 2012 (654), pp.28-32</w:t>
@@ -4347,419 +4347,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells.</w:t>
+                <w:t xml:space="preserve">Effects of jackbean lectin (ConA) on the feeding behaviour and kinetics of intoxication of the pea aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Nardon</w:t>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110, pp.31-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402179v1</w:t>
+                <w:t xml:space="preserve">hal-02670646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of jackbean lectin (ConA) on the feeding behaviour and kinetics of intoxication of the pea aphid, Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angharad Gatehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (12), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670646v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells</w:t>
+                <w:t xml:space="preserve">Binding of the insecticidal lectin Concanavalin A in pea aphid, Acyrthosiphon pisum (Harris) and induced effects on the structure of midgut epithelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angharad Gatehouse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Angharad M R Gatehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 50 (12), pp.1137-1150. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+              <w:t xml:space="preserve">, 2004, 50 (12), pp.1137-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2004.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927470v1</w:t>
+                <w:t xml:space="preserve">hal-00402179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field resistance to &amp;lt;em&amp;gt;Bemisia tabaci &amp;lt;em&amp;gt;in&amp;lt;/em&amp;gt; Cucumis melo&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -4847,273 +4847,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement alimentaire des hémiptères par la méthode EPG: revue sur le principe, la mise en oeuvre et les domaines d'application</w:t>
+                <w:t xml:space="preserve">Caractérisation de &amp;lt;em&amp;gt;Bemisia tabaci&amp;lt;/em&amp;gt; gennadius &amp;quot;Biotype B&amp;quot; en Guadeloupe (Hemiptera : Aleyrodidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 35, pp.175-183</w:t>
+              <w:t xml:space="preserve">, 1999, 35, pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689957v1</w:t>
+                <w:t xml:space="preserve">hal-02693236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de &amp;lt;em&amp;gt;Bemisia tabaci&amp;lt;/em&amp;gt; gennadius &amp;quot;Biotype B&amp;quot; en Guadeloupe (Hemiptera : Aleyrodidae)</w:t>
+                <w:t xml:space="preserve">Etude du comportement alimentaire des hémiptères par la méthode EPG: revue sur le principe, la mise en oeuvre et les domaines d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 35, pp.46-53</w:t>
+              <w:t xml:space="preserve">, 1999, 35, pp.175-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693236v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melon resistance to the aphid Aphis gossypii : behavioural analysis and chemical correlations with nitrogenous compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Q. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,385 +5175,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae</w:t>
+                <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy J. Peumans</w:t>
+                <w:t xml:space="preserve">W.J. Peumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els J. M. van Damme</w:t>
+                <w:t xml:space="preserve">E.J.M. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A Gatehouse</w:t>
+                <w:t xml:space="preserve">J.A. Gatehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 79, pp.285 - 293</w:t>
+              <w:t xml:space="preserve">, 1996, 79, pp.285-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107479v1</w:t>
+                <w:t xml:space="preserve">hal-02693627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological and chemical characteristics of a genetic resistance of melon to the melon aphid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 79, pp.285-293</w:t>
+              <w:t xml:space="preserve">, 1996, 80, pp.250-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693627v1</w:t>
+                <w:t xml:space="preserve">hal-02688586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and chemical characteristics of a genetic resistance of melon to the melon aphid.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy J. Peumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els J. M. van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Gatehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 80, pp.250-253</w:t>
+              <w:t xml:space="preserve">, 1996, 79, pp.285 - 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688586v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic potato plants with enhanced resistance to the peach-potato aphid Myzus persicae.</w:t>
               </w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.S. Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 79, pp.295-307</w:t>
@@ -5658,278 +5658,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicity of lectins and processing of ingested proteins in the pea aphid Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Les plantes transgéniques résistantes aux insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonadé-Bottino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.M.R. Gatehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 76, pp.143-155</w:t>
+              <w:t xml:space="preserve">Info Zoo (INRA, Département de Zoologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 10, pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701887v1</w:t>
+                <w:t xml:space="preserve">hal-02714332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes transgéniques résistantes aux insectes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicity of lectins and processing of ingested proteins in the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Peumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.R. Gatehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Info Zoo (INRA, Département de Zoologie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 10, pp.3-13</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 76, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02714332v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6165,277 +6165,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling dissemination trajectories of insect vectors : Towards enhanced prophylaxis in plant health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une ontologie pour modéliser les bioagresseurs des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
+                <w:t xml:space="preserve">F Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Opitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">S Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hirschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESOVE, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759651v1</w:t>
+                <w:t xml:space="preserve">hal-04638343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie pour modéliser les bioagresseurs des plantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R Bossy</w:t>
+                <w:t xml:space="preserve">Unraveling dissemination trajectories of insect vectors : Towards enhanced prophylaxis in plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Courtin</w:t>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hirschy</w:t>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.8-13</w:t>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESOVE, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638343v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t>
               </w:r>
@@ -6684,90 +6684,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the added value of one health for plant health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Geniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP; ISPP, Aug 2023, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6786,1420 +6786,1804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the distribution and infection rates of psyllids on the vectoring ability of European stone fruit yellows in Switzerland</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the Cacao swollen shoot virus (CSSV, Badnavirus) vection by the mealybug Planococcus citri to cocoa seedlings in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.N. Andrianjaka-Camps</w:t>
+                <w:t xml:space="preserve">Régis Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Schaerer</w:t>
+                <w:t xml:space="preserve">Chloé Cailleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kuske</w:t>
+                <w:t xml:space="preserve">Bernard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bünter</w:t>
+                <w:t xml:space="preserve">Frédéric Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenzhen, China. 306 p., </w:t>
+              <w:t xml:space="preserve">International Symposium on Cocoa Research (ISCR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. 7 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10207873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736950v1</w:t>
+                <w:t xml:space="preserve">hal-05181823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des facteurs à l'origine des contaminations de pruniers par le phytoplasme de l'&amp;quot;Enroulement Chlorotique de l'Abricotier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the transmission of Alfalfa leaf curl virus, an aphid-transmitted geminivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Merlet</w:t>
+                <w:t xml:space="preserve">Jeremy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. edition of the Printemps de Baillarguet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montferrier-Sur-Lez, France. 68 p</w:t>
+              <w:t xml:space="preserve">International Geminivirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California, Nov 2019, Davis, United States. pp.9-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927487v1</w:t>
+                <w:t xml:space="preserve">hal-05174659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psyllid vectors of the phytoplasma AP (16SrX) group in Turkey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L M. Gaze</w:t>
+                <w:t xml:space="preserve">Faba bean necrotic stunt virus (Family Nanoviridae, genus Nanovirus) and Alfalfa leaf curl virus (Family Geminiviridae, genus Capulavirus) interactions within co-infected plants and co-transmitting aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Conference on Virus and other Graft Transmissible Diseases of Fruit Crop (ICVF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro di Ricerca per la Patologia Vegetale. Rome, ITA., Jun 2012, Rome, Italy. 203 p</w:t>
+              <w:t xml:space="preserve">International Geminivirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California, Nov 2019, Davis, United States. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927479v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electropenetrography, a tool to investigate the feeding behaviour of sucking insects: development of this technique to Scaphoideus titanus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Chuche</w:t>
+                <w:t xml:space="preserve">Influence of the distribution and infection rates of psyllids on the vectoring ability of European stone fruit yellows in Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.N. Andrianjaka-Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kuske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bünter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenzhen, China. 306 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927474v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'espèces cryptiques du psylle Cacopsylla pruni, insecte vecteur d'une maladie des Prunus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche des facteurs à l'origine des contaminations de pruniers par le phytoplasme de l'&amp;quot;Enroulement Chlorotique de l'Abricotier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010, session " Adaptation des bioagresseurs de plantes à leur environnement biotique et abiotique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. edition of the Printemps de Baillarguet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montferrier-Sur-Lez, France. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927485v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies épidémiques en cultures fruitières : de l’analyse de cas en verger à la problématique régionale. L’exemple de la Sharka et de l’enroulement chlorotique de l’abricotier en Languedoc–Roussillon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+                <w:t xml:space="preserve">Psyllid vectors of the phytoplasma AP (16SrX) group in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L M. Gaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Thebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire et enjeux du développement régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">22. International Conference on Virus and other Graft Transmissible Diseases of Fruit Crop (ICVF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro di Ricerca per la Patologia Vegetale. Rome, ITA., Jun 2012, Rome, Italy. 203 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946023v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of QTL involved in resistance to Hemiptera in Cucumis melo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Marchal</w:t>
+                <w:t xml:space="preserve">Electropenetrography, a tool to investigate the feeding behaviour of sucking insects: development of this technique to Scaphoideus titanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Biennal international plant resistance to insects workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Baton Rouge, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Breisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827223v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions Bemisia/begomovirus/plante maraîchères en Guadeloupe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation d'espèces cryptiques du psylle Cacopsylla pruni, insecte vecteur d'une maladie des Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Lafortune</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Flhor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecologie 2010, session " Adaptation des bioagresseurs de plantes à leur environnement biotique et abiotique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759518v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect resistance in &amp;lt;em&amp;gt;Cucumis melo&amp;lt;/em&amp;gt; accession 90625</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Lafortune</w:t>
+                <w:t xml:space="preserve">Maladies épidémiques en cultures fruitières : de l’analyse de cas en verger à la problématique régionale. L’exemple de la Sharka et de l’enroulement chlorotique de l’abricotier en Languedoc–Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EUCARPIA Meeting on Cucurbit Genetics Breeding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoire et enjeux du développement régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771308v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de Bemisia tabaci Gennadius biotype B (Hemiptera : Aleyrodidae) en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of QTL involved in resistance to Hemiptera in Cucumis melo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conférence internationale francophone d'entomologie (CIFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">16. Biennal international plant resistance to insects workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Baton Rouge, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766822v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the &amp;lt;em&amp;gt;Mi&amp;lt;/em&amp;gt; gene efficient for resistance against Bemisia argentifolii ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des interactions Bemisia/begomovirus/plante maraîchères en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cica Urbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.L. Caruana</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, San Juan, Puerto Rico</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Flhor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765172v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insect resistance in &amp;lt;em&amp;gt;Cucumis melo&amp;lt;/em&amp;gt; accession 90625</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lafortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. EUCARPIA Meeting on Cucurbit Genetics Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Ma'ale Ha Hamisha, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2000.510.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de Bemisia tabaci Gennadius biotype B (Hemiptera : Aleyrodidae) en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Conférence internationale francophone d'entomologie (CIFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the &amp;lt;em&amp;gt;Mi&amp;lt;/em&amp;gt; gene efficient for resistance against Bemisia argentifolii ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cica Urbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. International workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, San Juan, Puerto Rico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiplication of the lupin aphid on different genotypes of white lupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bournoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Imwinkelried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International lupin conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1990, Temuco-Pucon, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8209,206 +8593,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaphoideus titanus performs a dual-meaning, sharpshooter-style EPG X wave in xylem and phloem: Could S. titanus be a potential vector of Xylella fastidiosa in European vineyards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degree of specificity among the psyllid-phytoplasma interactions and consequences in epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Conference on Virus and other Graft Transmissible Diseases of Fruit Crop (ICVF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rome, Italy. 203 p., 2012, 22 nd International Conference on Virus and Other Trandmissible Diseases of Fruit Crops (ICVF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8418,231 +8802,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect-plant interactions in a crop protection perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Academic Press, 81 (1. ed.), 312 p., 2017, Advances in Botanical Research, 9780128033180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae; IRD Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 749 p., 2013, 978-2-7099-1746-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8652,1102 +9036,1102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More than wings: Long-distance dissemination of insects in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Darnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schoeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cindy E. Morris; Leda N. Kobziar; Brent C. Christner; Claire Garros; François De Vleeschouwer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Highways in the Sky. The dispersal of microorganisms, insects and other small life forms via the atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-222, 2025, Syntheses, 978-2-7592-4126-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4126-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotlight on the recently discovered aphid-transmitted geminiviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geminivirus : Detection, Diagnosis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.95-105, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90587-9.00009-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psyllid Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Jarausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemarie Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Jarausch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoplasmas: Plant Pathogenic Bacteria - II : Transmission and Management of Phytoplasma - Associated Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, 258 p., 2019, 978-981-13-2831-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-2832-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADVANCES IN BOTANICAL RESEARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul - André P. - A. Calatayud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect-Plant Interactions in a Crop Protection Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect-plant interactions in a crop protection perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81 (1. ed.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 312 p., 2017, Advances in Botanical Research, 9780128033180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diseases and insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Jarausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phyllis G. Weintraub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoplasmas and phytoplasma diseases management: how to reduce their economic impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST Office, 2014, 978-88-909922-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une relation trophique originale : la vection entomophile d'agents pathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Boudon-Padieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvion, Nicolas and Calatayud, Paul-André and Denis, Thiéry and Marion-Poll, Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.511--548, 2013, 978-2-7099-1746-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements climatiques sur les interactions insectes-plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan van Baaren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae; IRD Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 749 p., 2013, 978-2-7099-1746-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions insectes-plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae; IRD Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 749 p., 2013, 978-2-7099-1746-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies épidémiques en cultures fruitières : de l’analyse de cas en verger à la problématique régionale. L’exemple de la Sharka et de l’enroulement chlorotique de l’abricotier en Languedoc–Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,51 +10150,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et Enjeux du Développement Régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9820,51 +10204,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphid stylin cuticular proteins contribute to turnip mosaic virus ( Potyvirus ) transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9873,116 +10257,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practitioner’s framework for reorienting plant health surveillance toward agroecological outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9991,312 +10375,312 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nédellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spatial genetic structure of a vector-borne plant pathogen in orchards and wild habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for estimating the effects of sequential reproductive barriers: implementation using Bayesian models with field data from cryptic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R.J. Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10306,151 +10690,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie du huanglongbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Silvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Milagros - Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Anses. 2019, 278 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10460,100 +10844,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets et modes d'action des deux lectines à mannose sur le puceron du pois, Acyrthosiphon pisum (Harris) - Potentiel d'utilisation des lectines végétales pour la création de plantes transgéniques résistantes aux pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. INSA de Lyon, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10563,105 +10947,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémiptères vecteurs et prévision des risques épidémiques : à la croisée des regards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoologie des invertébrés. Université de Montpellier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03701225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10729,51 +11113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A090ABAA"/>
+    <w:nsid w:val="DA446896"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10960,51 +11344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sauvion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1641-5871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153709804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-phim.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230951v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e68860" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001516" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courthieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2020.04.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zambujo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199830060-0193" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Backus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Kaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;igdem Ulubas Serce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Caglayan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/pakjas/16.3804" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/16.3804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M. Gaze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506228v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can Cengiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1287-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J55RS7W7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-3-0265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor-Genson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02604.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80F8B8920B81819FFEE720F5BE6A2D68BBCBCECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad M R Gatehouse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.10.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71BV6TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670646v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad Gatehouse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Huc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Q. Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gatehouse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peumans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.M. van Damme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Down" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amardeilh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736950v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.N. Andrianjaka-Camps" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Schaerer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuske" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;nter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.43" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Merlet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827223v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759518v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2000.510.49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766822v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caruana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606024v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Backus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marion-Poll" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90587-9.00009-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Tedeschi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gross" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2832-9_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738181v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul - Andr&#233; P. - A. Calatayud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604400v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386573.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456740v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927477v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927483v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03701225v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sauvion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1641-5871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153709804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-phim.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230951v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e68860" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courthieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2020.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zambujo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199830060-0193" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Backus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Kaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;igdem Ulubas Serce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Caglayan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/pakjas/16.3804" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/16.3804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M. Gaze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506228v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can Cengiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1287-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J55RS7W7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-3-0265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor-Genson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02604.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80F8B8920B81819FFEE720F5BE6A2D68BBCBCECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad Gatehouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.10.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71BV6TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad M R Gatehouse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Huc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689957v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Q. Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693627v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peumans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.M. van Damme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gatehouse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Down" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amardeilh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Babin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cailleaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dufour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dedieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10207873" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Di Mattia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736950v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.N. Andrianjaka-Camps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Schaerer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuske" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;nter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.43" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Merlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759518v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771308v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2000.510.49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765172v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caruana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776559v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606024v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Backus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marion-Poll" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90587-9.00009-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788442v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Tedeschi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gross" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2832-9_3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul - Andr&#233; P. - A. Calatayud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386573.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456740v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927467v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03701225v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>