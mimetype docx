--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1403,420 +1403,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA) : les moyens de lutte</w:t>
+                <w:t xml:space="preserve">Multi-scale spatial genetic structure of the vector-borne pathogen 'Candidatus phytoplasma prunorum' in orchards and in wild habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Decugis</w:t>
+                <w:t xml:space="preserve">François Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Goral</w:t>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Courthieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josiane Peyre</w:t>
+                <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61908-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901220v1</w:t>
+                <w:t xml:space="preserve">hal-02548441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spatial genetic structure of the vector-borne pathogen 'Candidatus phytoplasma prunorum' in orchards and in wild habitats</w:t>
+                <w:t xml:space="preserve">Co-Acquired Nanovirus and Geminivirus Exhibit a Contrasted Localization within Their Common Aphid Vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonnot</w:t>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Thébaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Labonne</w:t>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61908-0⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12030299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548441v1</w:t>
+                <w:t xml:space="preserve">hal-02561749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Acquired Nanovirus and Geminivirus Exhibit a Contrasted Localization within Their Common Aphid Vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA) : les moyens de lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
+                <w:t xml:space="preserve">Florent Decugis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+                <w:t xml:space="preserve">Claire Goral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pirolles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+                <w:t xml:space="preserve">Nathalie Courthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 736, p11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561749v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfalfa leaf curl virus is transmitted by Aphis craccivora in a highly specific circulative manner</w:t>
               </w:r>
@@ -1945,51 +1945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA): situation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2324,278 +2324,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed xylem and phloem sap ingestion in sheath-feeders as normal dietary behavior: evidence from the leafhopper Scaphoideus titanus</w:t>
+                <w:t xml:space="preserve">Plant–insect Interactions: a palaeontological and an evolutionary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chuche</w:t>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Thiery</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.01.014⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604460v1</w:t>
+                <w:t xml:space="preserve">hal-01605194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant–insect Interactions: a palaeontological and an evolutionary perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+                <w:t xml:space="preserve">Mixed xylem and phloem sap ingestion in sheath-feeders as normal dietary behavior: evidence from the leafhopper Scaphoideus titanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Nel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2016.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605194v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First finding of a dual-meaning X wave for phloem and xylem fluid ingestion: characterization of Scaphoideus titanus (Hemiptera: Cicadellidae) EPG waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine A. Backus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3140,77 +3140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enroulement chlorotique de l'abricotier (ECA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Cimerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (2), pp.438-450. </w:t>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 99 (3), pp.265-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4167,51 +4167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (8), pp.890-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5175,385 +5175,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae.</w:t>
+                <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.J. Peumans</w:t>
+                <w:t xml:space="preserve">Willy J. Peumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.J.M. van Damme</w:t>
+                <w:t xml:space="preserve">Els J. M. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Gatehouse</w:t>
+                <w:t xml:space="preserve">John A Gatehouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 79, pp.285-293</w:t>
+              <w:t xml:space="preserve">, 1996, 79, pp.285 - 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693627v1</w:t>
+                <w:t xml:space="preserve">hal-02107479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and chemical characteristics of a genetic resistance of melon to the melon aphid.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Delobel</w:t>
+                <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Peumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.J.M. van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Gatehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 80, pp.250-253</w:t>
+              <w:t xml:space="preserve">, 1996, 79, pp.285-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688586v1</w:t>
+                <w:t xml:space="preserve">hal-02693627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GNA and other mannose binding lectins on development and fecundity of the peach-potato aphid Myzus persicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological and chemical characteristics of a genetic resistance of melon to the melon aphid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Q. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 79, pp.285 - 293</w:t>
+              <w:t xml:space="preserve">, 1996, 80, pp.250-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107479v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic potato plants with enhanced resistance to the peach-potato aphid Myzus persicae.</w:t>
               </w:r>
@@ -5811,51 +5811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Peumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.R. Gatehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6165,402 +6165,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie pour modéliser les bioagresseurs des plantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Amardeilh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Hirschy</w:t>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.8-13</w:t>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vectopole Sud, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638343v1</w:t>
+                <w:t xml:space="preserve">hal-04747370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling dissemination trajectories of insect vectors : Towards enhanced prophylaxis in plant health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+                <w:t xml:space="preserve">Une ontologie pour modéliser les bioagresseurs des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Martinetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+                <w:t xml:space="preserve">M Hirschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESOVE, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759651v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+                <w:t xml:space="preserve">Unraveling dissemination trajectories of insect vectors : Towards enhanced prophylaxis in plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Darnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Thomas Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vectopole Sud, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, ESOVE, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747370v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plant virus receptors in the stylets of their insect vectors using CRISPR-Cas9 mutant aphid lines.</w:t>
               </w:r>
@@ -7336,51 +7336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. edition of the Printemps de Baillarguet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montferrier-Sur-Lez, France. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7513,51 +7513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electropenetrography, a tool to investigate the feeding behaviour of sucking insects: development of this technique to Scaphoideus titanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7647,51 +7647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7733,51 +7733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies épidémiques en cultures fruitières : de l’analyse de cas en verger à la problématique régionale. L’exemple de la Sharka et de l’enroulement chlorotique de l’abricotier en Languedoc–Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8607,51 +8607,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaphoideus titanus performs a dual-meaning, sharpshooter-style EPG X wave in xylem and phloem: Could S. titanus be a potential vector of Xylella fastidiosa in European vineyards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10074,51 +10074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies épidémiques en cultures fruitières : de l’analyse de cas en verger à la problématique régionale. L’exemple de la Sharka et de l’enroulement chlorotique de l’abricotier en Languedoc–Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10244,51 +10244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10458,51 +10458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spatial genetic structure of a vector-borne plant pathogen in orchards and wild habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10510,51 +10510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11113,51 +11113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA446896"/>
+    <w:nsid w:val="E78040CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11344,51 +11344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sauvion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1641-5871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153709804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-phim.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230951v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e68860" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courthieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Peyre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2020.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zambujo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199830060-0193" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Backus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Kaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;igdem Ulubas Serce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Caglayan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/pakjas/16.3804" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/16.3804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M. Gaze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506228v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can Cengiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1287-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J55RS7W7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-3-0265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor-Genson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02604.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80F8B8920B81819FFEE720F5BE6A2D68BBCBCECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad Gatehouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.10.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71BV6TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad M R Gatehouse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Huc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689957v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Q. Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693627v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peumans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.M. van Damme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gatehouse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Down" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amardeilh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Babin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cailleaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dufour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dedieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10207873" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Di Mattia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736950v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.N. Andrianjaka-Camps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Schaerer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuske" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;nter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.43" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Merlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759518v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771308v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2000.510.49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765172v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caruana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776559v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606024v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Backus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marion-Poll" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90587-9.00009-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788442v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Tedeschi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gross" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2832-9_3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul - Andr&#233; P. - A. Calatayud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386573.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456740v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927467v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03701225v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-sauvion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1641-5871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153709804" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-phim.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013192" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Darnis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Radici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;dellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabireviews.2024.0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Geniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230951v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e68860" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gombert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3q0s-sx52" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02548441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61908-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Labeyrie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Decugis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courthieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Peyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2020.04.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zambujo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617965v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199830060-0193" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R.J. Pleydell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13595" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.11.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Backus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.01.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamuran Kaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;igdem Ulubas Serce" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gazel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadriye Caglayan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/pakjas/16.3804" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927486v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21162/PAKJAS/16.3804" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kaya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M. Gaze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506228v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Balakishiyeva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cimerman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.043547-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gazel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Can Cengiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marchal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-010-1287-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J55RS7W7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927471v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Alary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-3-0265" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lachenaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Mondor-Genson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02604.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80F8B8920B81819FFEE720F5BE6A2D68BBCBCECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Thebaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dufils" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0890" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauriello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670646v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Nardon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad Gatehouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2004.10.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71BV6TJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402179v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angharad M R Gatehouse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafortune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Huc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689957v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698592v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Q. Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy J. Peumans" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els J. M. van Damme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gatehouse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Peumans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J.M. van Damme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Gatehouse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.R. Gatehouse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Down" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714332v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foussat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638343v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amardeilh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bossy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Courtin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Opitz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708528v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Babin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cailleaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dufour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dedieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10207873" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Di Mattia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736950v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.N. Andrianjaka-Camps" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Schaerer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuske" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#252;nter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.43" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Merlet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927479v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927485v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Limon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946023v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chareyron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759518v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771308v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2000.510.49" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765172v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Caruana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776559v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournoville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imwinkelried" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606024v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Backus" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marion-Poll" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343064v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schoeny" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/346/9782759241255/biological-highways-in-the-sky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4126-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963054v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90587-9.00009-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788442v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Jarausch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Tedeschi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gross" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2832-9_3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738181v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul - Andr&#233; P. - A. Calatayud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386573.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927484v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis G. Weintraub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01456740v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Boudon-Padieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927477v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927483v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927467v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574772v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496003v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916017v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272585v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silvie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Milagros - Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007006v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03701225v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>