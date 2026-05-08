--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -66,5259 +66,5328 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justice n’est pas faite : Que la bête meure…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Jeune Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 441-442, pp.26-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En mal de peau…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeune Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 434-435, pp.138-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périls en les demeures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeune Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 427-428, pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toujours à l’affiche : Balzac, Jean Mineur et Cie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Balzac à l’écran, dirigé par Anne-Marie Baron, 173, pp.183-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02434492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracks et krachs de la finance dans le cinéma français des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, CinémArgent, dirigé par Joël Augros, 171, pp.130-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02288879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Résistants dans le cinéma français : une diversité d’engagements et de divisions durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Révoltes armées et terrorisme à l’écran, sous la direction de Delphine Letort, 170, pp.91-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02146595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Balzac nous est conté. « Balzac et la Petite Tailleuse chinoise », de Dai Sijie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Balzac à l’écran, dirigé par Anne-Marie Baron, 173, pp.146-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02434481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Résistants dans le cinéma français : une diversité d’engagements et de divisions durables</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu sur : Mireille Berton, &amp;quot;Le corps nerveux des spectateurs. Cinéma et sciences du psychisme autour de 1900&amp;quot;, L’Age d’homme, 2015, coll. « Histoire et esthétique du cinéma », série « Travaux », 635 p., ill.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.183-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Marguerite Chabrol, « De Broadway à Hollywood. Stratégies d’importation du théâtre new-yorkais dans le cinéma classique américain », CNRS Éditions, 2016, 396 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prises et emprises du quotidien dans les films de Jacques Tati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CINETRENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rituel, 1, pp.52-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles jeunesses du cinéma français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Révoltes armées et terrorisme à l’écran, sous la direction de Delphine Letort, 170, pp.91-97</w:t>
-[...68 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.183-185</w:t>
+              <w:t xml:space="preserve">, 2016, Et les jeunes… dirigé par Andrea Grunert, 161, pp.152-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01500905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l’ouvrage de Caroline Moine, « Cinéma et guerre froide. Histoire du festival de films documentaires de Leipzig (1955-1990) », Publications de la Sorbonne, « Histoire contemporaine », 2014, 453 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Nouvelles jeunesses du cinéma français</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste ou déchu. D’un clochard l’autre dans le cinéma français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Et les jeunes… dirigé par Andrea Grunert, 161, pp.152-159</w:t>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">Céleste ou déchu. D’un clochard l’autre dans le cinéma français</w:t>
+              <w:t xml:space="preserve">, 2013, De la pauvreté, dirigé par Andrea Grunert, 149, pp.52-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01476360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le festival CinéRail. &amp;quot;Quand on aime le train, on va au cinéma&amp;quot; : Entretien avec Étienne Mortini, Délégué général du festival CinéRail ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, De la pauvreté, dirigé par Andrea Grunert, 149, pp.52-58</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Le festival CinéRail. &amp;quot;Quand on aime le train, on va au cinéma&amp;quot; : Entretien avec Étienne Mortini, Délégué général du festival CinéRail ».</w:t>
+              <w:t xml:space="preserve">, 2012, Le train des cinéastes, dirigé par Albert Montagne, 145, pp.160-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01474954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hommes en proie aux institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Le train des cinéastes, dirigé par Albert Montagne, 145, pp.160-163</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les hommes en proie aux institutions</w:t>
+              <w:t xml:space="preserve">, 2011, Le mystère Franju, dirigé par Frank Lafond, 141, pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Citizens cinéma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Le mystère Franju, dirigé par Frank Lafond, 141, pp.50-55</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Citizens cinéma »</w:t>
+              <w:t xml:space="preserve">, 2011, Biopic : de la réalité à la fiction, dirigé par Rémi Fontanel, 139, pp.81-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01469171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une &amp;quot;horreur de la nature&amp;quot; : vies et morts du Docteur Jekyll et de Mister Hyde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Biopic : de la réalité à la fiction, dirigé par Rémi Fontanel, 139, pp.81-86</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Une &amp;quot;horreur de la nature&amp;quot; : vies et morts du Docteur Jekyll et de Mister Hyde »</w:t>
+              <w:t xml:space="preserve">, 2010, Les cinémas de l’horreur. Les maléfiques, dirigé par Anne-Marie Paquet-Deyris, 136, pp.97-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes et mécomptes familiaux chez Marcel Pagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Les cinémas de l’horreur. Les maléfiques, dirigé par Anne-Marie Paquet-Deyris, 136, pp.97-91</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Contes et mécomptes familiaux chez Marcel Pagnol</w:t>
+              <w:t xml:space="preserve">, 2009, CinémAction n° 132, Portraits de famille, dirigé par Marion Poirson-Dechonne, 2009, 132, pp.26-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01261361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités (dé)générées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paul Verhoeven. La chair et le sens, sous la direction de Thierry Cormier, David Vasse, 42, pp.16-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À contretemps... La Jetée (1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chris Marker. Voyages en [immémoire], sous la direction de Youri Deschamps et Thierry Cormier, 40, pp.68-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age sensible vs Hélène et les garçons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MédiaMorphoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les raisons d’aimer.. les séries télé, Hors série, janvier 2007 (3), pp.94-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01305705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du procédé de film dans le film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, CinémAction n° 132, Portraits de famille, dirigé par Marion Poirson-Dechonne, 2009, 132, pp.26-32</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">Les usages du procédé de film dans le film</w:t>
+              <w:t xml:space="preserve">, 2007, Le Cinéma au miroir du cinéma, dirigé par René Prédal, 124, pp.102-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01585081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur quelques parentés, proches ou lointaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Le Cinéma au miroir du cinéma, dirigé par René Prédal, 124, pp.102-112</w:t>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, dirigé par Mireille Gamel et Michel Serceau, 119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01308166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux et enjeux de masques chez Jacques Rivette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CinémAction n° 118, Masque et lumière, dirigé par Penny Starfield, 2006, 118, pp.240-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01260538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrité et altérité des corps dans les films de Jacques Rivette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, CinémAction n°121, Le Corps filmé, dirigé par Andrea Grunert, 2006, 121, pp.93-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01260009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dernier Jour d’un condamné, de Jean-Christophe Averty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, dirigé par Mireille Gamel et Michel Serceau, 119, pp.183-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01308095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Intégrité et altérité des corps dans les films de Jacques Rivette</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amour années 30 dans les films français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, CinémAction n°121, Le Corps filmé, dirigé par Andrea Grunert, 2006, 121, pp.93-97</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sur quelques parentés, proches ou lointaines</w:t>
+              <w:t xml:space="preserve">, 2006, CinémAction n° 120, Jacques Tourneur, une esthétique du trouble, dirigé par Gilles Menegaldo, 2006, 120, pp.24-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01266829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’ombre et sous les masques de Fantômas…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Le Victor Hugo des cinéastes, dirigé par Mireille Gamel et Michel Serceau, 119</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jeux et enjeux de masques chez Jacques Rivette</w:t>
+              <w:t xml:space="preserve">, 2006, CinémAction n° 118, Masque et lumière, dirigé par Penny Starfield, 2006, 118, pp.182-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01260771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une drôle de “figure” dans le cinéma brésilien : Zé do Caixão de José Mojica Marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous avec la peur. Revue de cinéma fantastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, p. 75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'âme, le cœur et l'esprit dans les films de Manoel de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes cinématographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Manoel de Oliveira, sous la direction de Michel Estève et Jean A. Gili, 61, pp.133-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01238224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle Vague et l’utopie du film dans le film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, CinémAction n° 118, Masque et lumière, dirigé par Penny Starfield, 2006, 118, pp.240-245</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L’amour années 30 dans les films français</w:t>
+              <w:t xml:space="preserve">, 2005, Utopie et cinéma, dirigé par Yona Dureau, 115, pp.202-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01324566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contes de la Nouvelle Vague d’après la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, CinémAction n° 120, Jacques Tourneur, une esthétique du trouble, dirigé par Gilles Menegaldo, 2006, 120, pp.24-29</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dans l’ombre et sous les masques de Fantômas…</w:t>
+              <w:t xml:space="preserve">, 2005, Contes et légendes à l’écran, dirigé par Carole Aurouet, 116, pp.34-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01580268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Événement le plus important depuis que l’homme a marché sur la lune, de Jacques Demy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, CinémAction n° 118, Masque et lumière, dirigé par Penny Starfield, 2006, 118, pp.182-187</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">L'âme, le cœur et l'esprit dans les films de Manoel de Oliveira</w:t>
+              <w:t xml:space="preserve">, 2005, Cinquante couples insolites, dirigé par Gérard Langlois, 114, pp.160-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chambre verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cinquante couples insolites, dirigé par Gérard Langlois, 114, pp.153-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma français en quête d'immortalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, CinémAction n° 112, Le surhomme à l'écran, sous la direction de David Bigorgne, 2004, 112, pp.142-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01219295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail au risque de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Le cinéma militant reprend le travail, dirigé par Guy Gauthier et Thomas Heller, Sébastien Layerle, Monique Martineau, 110, pp.52-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01317408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les emplois-jeunes dans la culture : une politique sectorielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01589164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma français d’une table à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, CinémAction n° 108, Les Cinéastes et la table, dirigé par Trudy Bolter, 2003, 108, pp.234-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01266191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auteur en scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, CinémAction n° 104, Flash-back sur la Nouvelle Vague, dirigé par Guy Gauthier, 2002, 104, pp.100-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde de la justice dans le cinéma français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, CinémAction n° 105, La justice à l’écran, dirigé par Françoise Puaux, 2002, 105, pp.74-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manipulations expertes de Michel Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes cinématographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Manoel de Oliveira, sous la direction de Michel Estève et Jean A. Gili, 61, pp.133-144</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La Nouvelle Vague et l’utopie du film dans le film</w:t>
+              <w:t xml:space="preserve">, 2002, Michel Deville, sous la direction de Michèle Estève, 67, pp.119-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vision impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Utopie et cinéma, dirigé par Yona Dureau, 115, pp.202-208</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L’Événement le plus important depuis que l’homme a marché sur la lune, de Jacques Demy</w:t>
+              <w:t xml:space="preserve">, 2001, CinémAction n° 102, Du trucage aux effets spéciaux, dirigé par Réjane Hamus-Vallée, 2001, 102, pp.117-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une cinémathèque égyptienne, entretien avec Magda Wassef, responsable du Département cinéma à l’Institut du monde arabe, à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Cinquante couples insolites, dirigé par Gérard Langlois, 114, pp.160-162</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les contes de la Nouvelle Vague d’après la vie</w:t>
+              <w:t xml:space="preserve">, 2000, CinémAction n°97, Les Archives du cinéma et de la télévision, dirigé par Michel Serceau et Philippe Roger, 2000, 97, pp.71-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Pathé Journal » : toujours d’actualité ; entretien avec Thierry Rolland, responsable des archives Pathé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Contes et légendes à l’écran, dirigé par Carole Aurouet, 116, pp.34-41</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La Chambre verte</w:t>
+              <w:t xml:space="preserve">, 2000, CinémAction n°97, Les Archives du cinéma et de la télévision, dirigé par Michel Serceau et Philippe Roger, 2000, 97, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Y a-t-il un téléspectateur devant l’écran ? », Entretien avec Vincent Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champs visuels. Revue interdisciplinaire de recherches sur l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La télévision au miroir (1), 8, pp.84-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point du jour, une agence de presse : “un journalisme civique”. Entretien, par Jean-Pierre Piton et Nicolas Schmidt, avec Jean-Louis Saporito, directeur de l’agence, et Christian Le Peutrec, rédacteur en chef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Cinquante couples insolites, dirigé par Gérard Langlois, 114, pp.153-155</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le cinéma français en quête d'immortalité</w:t>
+              <w:t xml:space="preserve">, 1997, Les magazines de reportage à la télévision, dirigé par Pierre Beylot, 84, pp.86-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01335853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Aléas », le magazine de l’imprévisible. Entretien avec Gérard Follin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, CinémAction n° 112, Le surhomme à l'écran, sous la direction de David Bigorgne, 2004, 112, pp.142-148</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le travail au risque de l’entreprise</w:t>
+              <w:t xml:space="preserve">, 1997, Les magazines de reportage à la télévision, dirigé par Pierre Beylot, 84, pp.107-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01335926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien, par Jean-Pierre Piton et Nicolas Schmidt, avec Bernard Rapp : « De “Caractères” aux biografilms »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Le cinéma militant reprend le travail, dirigé par Guy Gauthier et Thomas Heller, Sébastien Layerle, Monique Martineau, 110, pp.52-56</w:t>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Le cinéma français d’une table à l’autre</w:t>
+              <w:t xml:space="preserve">, 1996, Littérature et télévision, dirigé par Pierre Beylot et Stéphane Benassi, 79, pp.198-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01355143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entretiens avec Olivier Barrot : “Un livre, un jour” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, CinémAction n° 108, Les Cinéastes et la table, dirigé par Trudy Bolter, 2003, 108, pp.234-242</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L’auteur en scène</w:t>
+              <w:t xml:space="preserve">, 1996, Littérature et télévision, dirigé par Pierre Beylot et Stéphane Benassi, 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01355153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jacques Champreux : « Comment j’ai adapté “Les compagnons de Baal” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, CinémAction n° 104, Flash-back sur la Nouvelle Vague, dirigé par Guy Gauthier, 2002, 104, pp.100-105</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le monde de la justice dans le cinéma français</w:t>
+              <w:t xml:space="preserve">, 1996, Littérature et télévision, dirigé par Pierre Beylot et Stéphane Benassi, 79, pp.86-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Serge Moati : « J’essaie d’être fidèle à une émotion première, plutôt que d’être “au service de” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, CinémAction n° 105, La justice à l’écran, dirigé par Françoise Puaux, 2002, 105, pp.74-81</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Les manipulations expertes de Michel Deville</w:t>
+              <w:t xml:space="preserve">, 1996, 79, pp.51-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Michel Mitrani : « A chaque fois, je cherche un dispositif qui prenne en compte le style de l’œuvre adaptée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CinémAction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Littérature et télévision, dirigé par Pierre Beylot et Stéphane Benassi, 79, pp.45-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cavalier : &amp;quot;Portraits : de la description à l'autobiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes cinématographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Michel Deville, sous la direction de Michèle Estève, 67, pp.119-130</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vision impossible</w:t>
+              <w:t xml:space="preserve">, 1996, Alain Cavalier, 61 (n°223-231)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les univers insolites du fantastique social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, CinémAction n° 102, Du trucage aux effets spéciaux, dirigé par Réjane Hamus-Vallée, 2001, 102, pp.117-123</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pour une cinémathèque égyptienne, entretien avec Magda Wassef, responsable du Département cinéma à l’Institut du monde arabe, à Paris</w:t>
+              <w:t xml:space="preserve">, 1995, CinémAction n°74, Le cinéma fantastique, réuni par Jean-Pierre Piton, 1995, 74, pp.101-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01243609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un film ne peut pas se faire complètement au montage », entretien avec Anne-Marie L’Hôte, monteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, CinémAction n°97, Les Archives du cinéma et de la télévision, dirigé par Michel Serceau et Philippe Roger, 2000, 97, pp.71-73</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le « Pathé Journal » : toujours d’actualité ; entretien avec Thierry Rolland, responsable des archives Pathé</w:t>
+              <w:t xml:space="preserve">, 1994, Les Conceptions du montage, dirigé par Pierre Maillot et Valérie Mouroux. Préface d’Henri Colpi, 72, pp.222-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Paul Claudon, producteur de cinéma : « des films de grande audience, artistiquement intéressants »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, CinémAction n°97, Les Archives du cinéma et de la télévision, dirigé par Michel Serceau et Philippe Roger, 2000, 97, pp.40-42</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Point du jour, une agence de presse : “un journalisme civique”. Entretien, par Jean-Pierre Piton et Nicolas Schmidt, avec Jean-Louis Saporito, directeur de l’agence, et Christian Le Peutrec, rédacteur en chef</w:t>
+              <w:t xml:space="preserve">, 1993, CinémAction n°66, Atouts et faiblesses du cinéma français, dirigé par René Prédal, 1993, 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01269937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Philippe Carcassonne, producteur de cinéma : « produire un cinéma d’auteur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Les magazines de reportage à la télévision, dirigé par Pierre Beylot, 84, pp.86-93</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Aléas », le magazine de l’imprévisible. Entretien avec Gérard Follin</w:t>
+              <w:t xml:space="preserve">, 1993, CinémAction n°66, Atouts et faiblesses du cinéma français, dirigé par René Prédal, 1993, 66, pp.104-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01267401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cinéma-vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, Les magazines de reportage à la télévision, dirigé par Pierre Beylot, 84, pp.107-113</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Entretien, par Jean-Pierre Piton et Nicolas Schmidt, avec Bernard Rapp : « De “Caractères” aux biografilms »</w:t>
+              <w:t xml:space="preserve">, 1993, CinémAction n° 68, Panorama des genres au cinéma, dirigé par Michel Serceau, 1993, 68, pp.177-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Philipe Madral : « “Guy de Maupassant” de Michel Drach »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Littérature et télévision, dirigé par Pierre Beylot et Stéphane Benassi, 79, pp.198-202</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Entretiens avec Olivier Barrot : “Un livre, un jour” »</w:t>
+              <w:t xml:space="preserve">, 1993, Maupassant à l’écran, coordonné par Guy Henebelle, CinémAction TV (5), pp.99-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01355386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec un producteur de cinéma, Alexandre Mnouchkine : « un artisan de luxe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Littérature et télévision, dirigé par Pierre Beylot et Stéphane Benassi, 79</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Jacques Champreux : « Comment j’ai adapté “Les compagnons de Baal” »</w:t>
+              <w:t xml:space="preserve">, 1993, CinémAction n°66, Atouts et faiblesses du cinéma français, dirigé par René Prédal, 1993, 66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01270079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture vécue comme une partie de ping-pong ». Entretien en 1992 avec Jean Chapot (1930-1998) et Nelly Kaplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Littérature et télévision, dirigé par Pierre Beylot et Stéphane Benassi, 79, pp.86-93</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Michel Mitrani : « A chaque fois, je cherche un dispositif qui prenne en compte le style de l’œuvre adaptée »</w:t>
+              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, coordonné par René Prédal, CinémAction série TV (N°2), pp.84-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le romanesque historique à la télévision ». Entretien avec Jean Chatenet (1932-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Littérature et télévision, dirigé par Pierre Beylot et Stéphane Benassi, 79, pp.45-50</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Serge Moati : « J’essaie d’être fidèle à une émotion première, plutôt que d’être “au service de” »</w:t>
+              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, coordonné par René Prédal, CinémAction série TV (2), pp.116-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cinéma et télévision ». Entretien en 1992, avec Marcel Moussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 79, pp.51-57</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Les univers insolites du fantastique social</w:t>
+              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, CinémAction série TV, coordonné par René Prédal, CinémAction série TV (n° 2), pp.74_83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La condition de l’auteur à la télévision » - Entretien avec Jean Cosmos, scénariste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, CinémAction n°74, Le cinéma fantastique, réuni par Jean-Pierre Piton, 1995, 74, pp.101-106</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Un film ne peut pas se faire complètement au montage », entretien avec Anne-Marie L’Hôte, monteuse</w:t>
+              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, CinémAction, coordonné par René Prédal, série TV (n° 2), pp.28-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Feuilleton historique : La Florentine et La Comtesse de Charny, entretiens avec Jean Chatenet et Marion Sarraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, Les Conceptions du montage, dirigé par Pierre Maillot et Valérie Mouroux. Préface d’Henri Colpi, 72, pp.222-225</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Paul Claudon, producteur de cinéma : « des films de grande audience, artistiquement intéressants »</w:t>
+              <w:t xml:space="preserve">, 1992, Feuilletons et téléfilms français d’aujourd’hui, coordonné par René Prédal, série TV (3), pp.137-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02344691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire « Navarro ». Entretien avec Tito Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, CinémAction n°66, Atouts et faiblesses du cinéma français, dirigé par René Prédal, 1993, 66</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Philippe Carcassonne, producteur de cinéma : « produire un cinéma d’auteur »</w:t>
+              <w:t xml:space="preserve">, 1992, Feuilletons et téléfilms français d’aujourd’hui, coordonné par René Prédal, série TV (n° 3), pp.79-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02318563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni langue de bois, ni langue de caoutchouc&amp;quot;, Entretien avec Odile Barski, scénariste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, CinémAction n°66, Atouts et faiblesses du cinéma français, dirigé par René Prédal, 1993, 66, pp.104-110</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Le cinéma-vérité</w:t>
+              <w:t xml:space="preserve">, 1992, Feuilletons et téléfilms français d’aujourd’hui, coordonné par René Prédal, série TV (N°3), pp.170-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02320248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des personnages en quête d’identité ». Entretien avec Philippe Madral, scénariste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, CinémAction n° 68, Panorama des genres au cinéma, dirigé par Michel Serceau, 1993, 68, pp.177-181</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec Philipe Madral : « “Guy de Maupassant” de Michel Drach »</w:t>
+              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, CinémAction, coordonné par René Prédal,, série TV (n° 2), pp.38-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du bon usage des règles d’écriture ». Entretien avec Claude de Givray, directeur d’unité de programmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, Maupassant à l’écran, coordonné par Guy Henebelle, CinémAction TV (5), pp.99-105</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Entretien avec un producteur de cinéma, Alexandre Mnouchkine : « un artisan de luxe »</w:t>
+              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, coordonné par René Prédal, CinémAction série TV (2), pp.157-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La télévision populaire des séries », Entretien, en 1992, avec Christian Watton (1927-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, CinémAction n°66, Atouts et faiblesses du cinéma français, dirigé par René Prédal, 1993, 66</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« L’écriture vécue comme une partie de ping-pong ». Entretien en 1992 avec Jean Chapot (1930-1998) et Nelly Kaplan</w:t>
+              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, coordonné par René Prédal, CinémAction série TV (2), pp.186-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inventer des histoires pour communiquer avec les autres », entretien avec Nina Companeez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, coordonné par René Prédal, CinémAction série TV (N°2), pp.84-95</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Le romanesque historique à la télévision ». Entretien avec Jean Chatenet (1932-2017)</w:t>
+              <w:t xml:space="preserve">, 1992, Feuilletons et téléfilms français d’aujourd’hui, coordonné par René Prédal, série TV (n°3), pp.211-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02298928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle génération : François Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, coordonné par René Prédal, CinémAction série TV (2), pp.116-126</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« La condition de l’auteur à la télévision » - Entretien avec Jean Cosmos, scénariste</w:t>
+              <w:t xml:space="preserve">, 1992, Feuilletons et téléfilms français d’aujourd’hui, coordonné par René Prédal, Série TV (3), pp.196-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02315622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ecrire une fiction en respectant un cahier des charges très sophistiqué ». Entretien avec Manoubi Larif, Producteur, directeur de collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, CinémAction, coordonné par René Prédal, série TV (n° 2), pp.28-37</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">« Cinéma et télévision ». Entretien en 1992, avec Marcel Moussy</w:t>
+              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, coordonné par René Prédal, CinémAction série TV (2), pp.176-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Définir un cadre à l’écriture télévisuelle ». Entretien avec Jean Capin, responsable de production de fictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CinémAction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, CinémAction série TV, coordonné par René Prédal, CinémAction série TV (n° 2), pp.74_83</w:t>
-[...688 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 1992, Les Scénaristes de télévision, coordonné par René Prédal, CinémAction série TV (n° 2), pp.166-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travaux d’utilité collective. Évaluations et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Question de santé, 3, juillet-septembre 1988, pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de débutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, Jeunes urbains ès qualités, 27, pp.18-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5328,655 +5397,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux confins des virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrage sous la direction de Kamel Feki et Moez Lahmédi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la peste au Covid. Imaginaire épidémique et poétique de la contagion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier; Collection Rencontres, n°652, pp.65-84, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17523-0.p.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17523-0.p.0065⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04884317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmographie : les étrangers / immigrés vus par le cinéma de fiction français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens pratique de l’hospitalité. Accueillir les étrangers en France, 1965-1983, sous la direction de Michel Hastings, Bénédicte Héraud, Anne Kerlan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.523-540, 2021, 978-2-271-13303-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le sens pratique de l’hospitalité. Accueillir les étrangers en France, 1965-1983, sous la direction de Michel Hastings, Bénédicte Héraud, Anne Kerlan</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une Russie de toujours, trois films de Nikita Mikhalkov (Partition inachevée pour piano mécanique, Quelques jours de la vie d’Oblomov, Cinq soirées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Age d’or du cinéma européen. Chefs-d’œuvre des années 1950-1970, sous la direction de Denitza Bantcheva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Revif, pp.121-124, 2011, Collection cinéma, 978-2-35700-008-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Anna Karina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Age d’or du cinéma européen. Chefs-d’œuvre des années 1950-1970, sous la direction de Denitza Bantcheva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Revif, pp.161-166, 2011, Collection cinéma, 978-2-35700-008-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possession et appropriation dans &amp;quot;Les Maîtres fous&amp;quot; (Jean Rouch, 1957)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sorciers et sorcières à l’écran, coordination par Corinne Vuillaume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.523-540, 2021, 978-2-271-13303-8</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-132, 2010, Champs visuels, 978-2-296-12071-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions du Revif, pp.121-124, 2011, Collection cinéma, 978-2-35700-008-7</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01240390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandrin, Cartouche et les autres : des bandits de grand chemin aux hérauts des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du Siècle des Lumières à la télévision. Construction d’une culture commune par la fiction, sous la direction de Bernard Papin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Boeck, Ina Editions, collection Médias recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.170-181, 2010, 9782804162405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01337628v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du poison en Justice : Les procès de Marie Besnard vus par la fiction télévisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01279240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En suivant l’enquêteur Francesco Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01500911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5986,105 +6055,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« D’un amour stellaire » : à propos du film de Manoel de Oliveira, Le Soulier de satin (1985), d’après la pièce de Paul Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6231,51 +6300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434492v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317408v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257923v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17523-0.p.0065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut-national-audiovisuel.fr/presse/pdf/627.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32100" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545736v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434492v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02288879v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474954v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261361v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585081v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324566v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219295v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01317408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267401v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571853v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344691v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318563v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534822v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619076v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573658v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17523-0.p.0065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32100" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.institut-national-audiovisuel.fr/presse/pdf/627.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>