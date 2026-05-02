--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -3142,243 +3142,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion mechanisms at the interface between two polytetrafluoroethylene (PTFE) films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+                <w:t xml:space="preserve">Finite element analysis of two pressing cases: influence of the constitutive equations on the estimation of density and stress fields in compacted parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiuã Caldeira de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Shaping of Advanced Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298357v1</w:t>
+                <w:t xml:space="preserve">hal-02298378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of two pressing cases: influence of the constitutive equations on the estimation of density and stress fields in compacted parts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
+                <w:t xml:space="preserve">Adhesion mechanisms at the interface between two polytetrafluoroethylene (PTFE) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Shaping of Advanced Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298378v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation libre du polytétrafluoroéthylène compacté sous chargement thermique</w:t>
               </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yvon Faou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,351 +3777,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of all-dental restorations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of physical and chemical treatments on the mechanical properties of bamboo fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milene M. Eloy da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santino L.S. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Victor Miranda dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of Biomaterials and Tissues </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Natural Fibers: Advanced Materials for a Greener World (ICNF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.07.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714388v1</w:t>
+                <w:t xml:space="preserve">hal-01714048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of dental restoration</w:t>
+                <w:t xml:space="preserve">Numerical and experimental analyses of all-dental restorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference of Biomaterials and Tissues </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Waikolao, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714306v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physical and chemical treatments on the mechanical properties of bamboo fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental analyses of dental restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Natural Fibers: Advanced Materials for a Greener World (ICNF 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.07.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01714048v1</w:t>
+                <w:t xml:space="preserve">hal-01714306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal treatment influence on the crystalline microstructure of compacted PTFE</w:t>
               </w:r>
@@ -4133,51 +4133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4429,282 +4429,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING AND SIMULATION FOR AN OPTIMIZED DESIGN OF A DYNAMIC BENDING TEST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelo mecânico para a previsão de defeitos induzidos pelo aprisionamento do ar na prensagem isotatica do PTFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otavio C. Gamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Akiki</w:t>
+                <w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waldek Wladimir Bose Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22° Congresso Brasileiro de Engenharia e Ciência dos Materiais 22° CBECiMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Natal, RN, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498192v1</w:t>
+                <w:t xml:space="preserve">hal-01716076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelo mecânico para a previsão de defeitos induzidos pelo aprisionamento do ar na prensagem isotatica do PTFE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Otavio C. Gamboni</w:t>
+                <w:t xml:space="preserve">MODELING AND SIMULATION FOR AN OPTIMIZED DESIGN OF A DYNAMIC BENDING TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lavinia Stéfan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22° Congresso Brasileiro de Engenharia e Ciência dos Materiais 22° CBECiMat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece. pp.242-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/100016.1808.9862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716076v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical procedure for the biomechanical study of the restored teeth</w:t>
               </w:r>
@@ -4917,230 +4917,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the mechanical behaviour of an open-cell ceramic foam under multiaxial loadings</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation du comportement mécanique d'une mousse fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dynamics of Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548655v1</w:t>
+                <w:t xml:space="preserve">hal-01548622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du comportement mécanique d'une mousse fragile</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the mechanical behaviour of an open-cell ceramic foam under multiaxial loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Houillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Dynamics of Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548622v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
               </w:r>
@@ -5345,338 +5345,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation as a Tool for Monitoring Crack Networks on the Surface of MgO-Based Refractory Castables</w:t>
+                <w:t xml:space="preserve">Análise da aplicação do método da normalização linear da carga para identicaçião de curvas J-R e da tenacidade à Fratura do politetrafluoretileno (PTFE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael G.M. Saracura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo B. Canto</w:t>
+                <w:t xml:space="preserve">Fernanda S. Montilha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Riul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
+                <w:t xml:space="preserve">Waldek Wladimir Bose-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21° Congresso Brasileiro de Engenharia e Ciência dos Materiais (21° CBECiMat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Cuiabá, MT, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716052v1</w:t>
+                <w:t xml:space="preserve">hal-01716092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise da aplicação do método da normalização linear da carga para identicaçião de curvas J-R e da tenacidade à Fratura do politetrafluoretileno (PTFE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Image Correlation as a Tool for Monitoring Crack Networks on the Surface of MgO-Based Refractory Castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael G.M. Saracura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda S. Montilha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Waldek Wladimir Bose-Filho</w:t>
+                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21° Congresso Brasileiro de Engenharia e Ciência dos Materiais (21° CBECiMat)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy. pp.242 - 247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716092v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identificação dos parâmetros de um modelo de comprtamento mecânico para o PTFE SOB -10°C assistida pela técnica de correlação de imagens digitais e port métodos de otimização</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A. Angélico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldek Wladimir Bose-Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,51 +5740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia do processo de prensagem isostática em multiplos passos nas propriedades mecânicas do PTFE sinterizado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavio C. Gamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldek Wladimir Bose Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,265 +6399,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mechanical behaviour of two pure PTFE powders during their compaction at room temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo B. Canto</w:t>
+                <w:t xml:space="preserve">Identification of the heat transfer parameters of the cold pressed PTFE at different void ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A. Angélico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2013: 7th International Conference on Micromechanics of Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22th International Congress of Mechanical Engineering (COBEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, SP, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716234v1</w:t>
+                <w:t xml:space="preserve">hal-01716411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the heat transfer parameters of the cold pressed PTFE at different void ratios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A. Angélico</w:t>
+                <w:t xml:space="preserve">Modelling of the mechanical behaviour of two pure PTFE powders during their compaction at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Congress of Mechanical Engineering (COBEM 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2013: 7th International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716411v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of damage in Diesel Particulate Filter: from material scale to filter scale</w:t>
               </w:r>
@@ -9110,90 +9110,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion properties at the interface between two polytetrafluoroethylene (PTFE) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT “Rupture des matériaux et structures”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9561,51 +9561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10EB5F89"/>
+    <w:nsid w:val="9FFE1989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9792,51 +9792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-schmitt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5723-8958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123174287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiu&#227; Caldeira de Melo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Furlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Canto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio C. Gamboni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Riul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Bose Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.11.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ1JG0KM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G M Saracura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Canto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Pandolfelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2013-00011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Demoy-Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lev&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pennec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bresciani Canto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas de Carvalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN6R9T7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grasset-Bourdel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.05.042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X8W2DW9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jacques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(00)00088-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDKGQGG4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(91)90055-M" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F55ECC5BD2042421BA465229B26015FB21172B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Minh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phong Luong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene M. Eloy da Costa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santino L.S. Melo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Miranda dos Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cunha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.064" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kraiem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neffati Amines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716076v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fiocco Sciuti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Wladimir Bose Filho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548622v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.M. Saracura" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.242" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716092v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. Montilha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Wladimir Bose-Filho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio C. Gamboni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volnei Tita" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bouchetou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fr&#233;dy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812164" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716411v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latouchent G." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latouchent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darcy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Arfan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Polak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018986v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Carvalho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;mines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720100v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Runigo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trousset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714168v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phong Luong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714126v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719799v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Carvalho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Billardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-schmitt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5723-8958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123174287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiu&#227; Caldeira de Melo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Furlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Canto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio C. Gamboni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Riul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Bose Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.11.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ1JG0KM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G M Saracura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Canto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Pandolfelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2013-00011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Demoy-Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lev&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pennec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bresciani Canto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas de Carvalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN6R9T7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grasset-Bourdel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.05.042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X8W2DW9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jacques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(00)00088-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDKGQGG4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(91)90055-M" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F55ECC5BD2042421BA465229B26015FB21172B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Minh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phong Luong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene M. Eloy da Costa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santino L.S. Melo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Miranda dos Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cunha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kraiem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neffati Amines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fiocco Sciuti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Wladimir Bose Filho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716092v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. Montilha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Wladimir Bose-Filho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.M. Saracura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.242" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio C. Gamboni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volnei Tita" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bouchetou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fr&#233;dy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812164" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latouchent G." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latouchent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darcy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Arfan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Polak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018986v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Carvalho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;mines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720100v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Runigo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trousset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714168v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phong Luong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714126v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719799v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Carvalho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Billardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>