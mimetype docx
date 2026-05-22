--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -106,50 +106,92 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">123174287</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">79367596</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000107744342</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,2815 +233,2815 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of lateral branches on effective stiffness and local overstresses in dentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asef Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prototype CAE Tool for Mechanical Optimization of Dental CAD/CAM Process for All-ceramic Restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (3), pp.426-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14733/cadaps.2022.426-448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTFE crystallization mechanisms: Insight from calorimetric and dilatometric experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yvon Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 193, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniaxial compression test on ceramic green compact with bending consideration using digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caiuã Caldeira de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 376, pp.136-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the formation of defects induced by air trapping during cold pressing of PTFE powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otavio C. Gamboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassius Riul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldek Bose Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 82, pp.75 - 86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation Measurement of CAD/CAM Dental Crowns with X-Ray Micro-CT: Metrological Chain Standardization and 3D Gap Size Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boitelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2016, pp.7963928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2016/7963928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface crack network detection on MgO-based refractory castable by digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R G M Saracura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R B Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V C Pandolfelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">China's Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (1), pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the swelling induced by oxidation in SiC-based refractory castables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68, pp.68 (2014) 253-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the volume expansion of SiC refractories induced by molten salt corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ceramic Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (4), pp.04 [04] 207-2012 (2013). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4416/JCST2013-00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility activation and metabolism characteristics of spermatozoa of the black-lip-pearl oyster Pinctada margaritifera var: cumingii (Jameson, 1901)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Demoy-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (1), pp.53-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of the deformation mechanisms during sintering of cold compacted polytetrafluoroethylene powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (11), pp.2220 - 2235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.21994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of 3D RVE for anisotropy index reduction in modelling thermoelastic properties of two-phase composites using a periodic homogenisation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Grasset-Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Alzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tessier-Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (11), pp.3136-3144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to determine the Young's modulus of refractory materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interceram</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (1), pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des transformations de phase sur la tenue mécanique à haute température des céramiques réfractaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poirier Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 97, pp.41 - 49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2010006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Slag Impregnation on Thermal Degradations in Refractories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (1), pp.154-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2006.01348.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00299449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of high temperature asymmetric creep behavior of ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (11), pp.1819-1827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalent material parameters governing spalling of a slag-impregnated refractory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 264-268, pp.1751-1754. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.264-268.1751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage of slag-impregnated refractory in steel ladles, influence of interstitial pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicates Industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (1-2), pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of saturated porous media to cyclic thermal loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27, pp.883-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile behaviour of magnesia carbon refractories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 20 (12), pp.2239 - 2248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0955-2219(00)00088-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test for delaying localization in tension. Numerical interpretation through a probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 21 (6), pp.963 - 974. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0008-8846(91)90055-M⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction du tube épais circulaire : remarques sur l'influence d'une non-linéarité élastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 42, pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance au cisaillement direct du charbon sous température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Phong Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3009,6084 +3051,6084 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemo-mechanical Modelling of Refractory Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Symposium on Refractories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of two pressing cases: influence of the constitutive equations on the estimation of density and stress fields in compacted parts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adhesion mechanisms at the interface between two polytetrafluoroethylene (PTFE) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peixinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Shaping of Advanced Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298378v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion mechanisms at the interface between two polytetrafluoroethylene (PTFE) films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Finite element analysis of two pressing cases: influence of the constitutive equations on the estimation of density and stress fields in compacted parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caiuã Caldeira de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Shaping of Advanced Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298357v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation libre du polytétrafluoroéthylène compacté sous chargement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yvon Faou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème colloque National "DÉformation des POlymères Solides"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Breysse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography chracterization and mechanical analysis of sealing defects within all-ceramic dental restaurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de surfaces B-splines à partir d'un nuage de points en vue de la génération d'un maillage éléments finis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PTFE Stress-free strain induced by thermal treatment: model and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">colloque national MECAMAT “Matériaux numériques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714357v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTFE Stress-free strain induced by thermal treatment: model and simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Régnier</w:t>
+                <w:t xml:space="preserve">Construction de surfaces B-splines à partir d'un nuage de points en vue de la génération d'un maillage éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque national MECAMAT “Matériaux numériques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716439v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of physical and chemical treatments on the mechanical properties of bamboo fibers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal treatment influence on the crystalline microstructure of compacted PTFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Natural Fibers: Advanced Materials for a Greener World (ICNF 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714048v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of all-dental restorations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of physical and chemical treatments on the mechanical properties of bamboo fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milene M. Eloy da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santino L.S. Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Victor Miranda dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of Biomaterials and Tissues </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Natural Fibers: Advanced Materials for a Greener World (ICNF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.07.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714388v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analyses of dental restoration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental analyses of all-dental restorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference of Biomaterials and Tissues </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Waikolao, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714306v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal treatment influence on the crystalline microstructure of compacted PTFE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Guenoun</w:t>
+                <w:t xml:space="preserve">Numerical and experimental analyses of dental restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">23rd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716448v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the crushing behavior of a carbon brittle foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neffati Amines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics ICTAM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude mécanique de la dent restaurée par une approche numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT 2016 « Identification et modélisation du comportement des tissus biologiques humains &amp; animaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelo mecânico para a previsão de defeitos induzidos pelo aprisionamento do ar na prensagem isotatica do PTFE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MODELING AND SIMULATION FOR AN OPTIMIZED DESIGN OF A DYNAMIC BENDING TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Stéfan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22° Congresso Brasileiro de Engenharia e Ciência dos Materiais 22° CBECiMat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece. pp.242-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7712/100016.1808.9862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716076v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING AND SIMULATION FOR AN OPTIMIZED DESIGN OF A DYNAMIC BENDING TEST</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelo mecânico para a previsão de defeitos induzidos pelo aprisionamento do ar na prensagem isotatica do PTFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otavio C. Gamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldek Wladimir Bose Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22° Congresso Brasileiro de Engenharia e Ciência dos Materiais 22° CBECiMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Natal, RN, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7712/100016.1808.9862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498192v1</w:t>
+                <w:t xml:space="preserve">hal-01716076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical procedure for the biomechanical study of the restored teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'un assemblage prothétique dentaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tapie</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation du comportement mécanique d'une mousse fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morenton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique </w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714189v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation du comportement mécanique d'une mousse fragile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of the mechanical behaviour of an open-cell ceramic foam under multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Houillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Dynamics of Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548622v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the mechanical behaviour of an open-cell ceramic foam under multiaxial loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Kraiem</w:t>
+                <w:t xml:space="preserve">Comportement mécanique d'un assemblage prothétique dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyo Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dynamics of Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Arles, France</w:t>
+              <w:t xml:space="preserve">22 ème Congrès Français de Mécanique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548655v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of brittle foam under dynamic and quasi-static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Impact Loading of Lightweight Structures (ICILLS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Cape Town, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716206v1</w:t>
+                <w:t xml:space="preserve">hal-01548695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of brittle foam under dynamic and quasi-static loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Análise da aplicação do método da normalização linear da carga para identicaçião de curvas J-R e da tenacidade à Fratura do politetrafluoretileno (PTFE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda S. Montilha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Riul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldek Wladimir Bose-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Impact Loading of Lightweight Structures (ICILLS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">21° Congresso Brasileiro de Engenharia e Ciência dos Materiais (21° CBECiMat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Cuiabá, MT, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548695v1</w:t>
+                <w:t xml:space="preserve">hal-01716092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise da aplicação do método da normalização linear da carga para identicaçião de curvas J-R e da tenacidade à Fratura do politetrafluoretileno (PTFE)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Digital Image Correlation as a Tool for Monitoring Crack Networks on the Surface of MgO-Based Refractory Castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael G.M. Saracura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Carlos Pandolfelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21° Congresso Brasileiro de Engenharia e Ciência dos Materiais (21° CBECiMat)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy. pp.242 - 247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716092v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Image Correlation as a Tool for Monitoring Crack Networks on the Surface of MgO-Based Refractory Castables</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multiphysics Modelling Applied to Refractory Behaviour in Severe Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Ceramics Congress (CIMTEC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy. pp.301 - 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.92.242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01716052v1</w:t>
+                <w:t xml:space="preserve">hal-01716206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identificação dos parâmetros de um modelo de comprtamento mecânico para o PTFE SOB -10°C assistida pela técnica de correlação de imagens digitais e port métodos de otimização</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influencia do processo de prensagem isostática em multiplos passos nas propriedades mecânicas do PTFE sinterizado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavio C. Gamboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldek Wladimir Bose Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21° Congresso Brasileiro de Engenharia e Ciência dos Materiais (21º CBECIMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Cuiabá, MT, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716158v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencia do processo de prensagem isostática em multiplos passos nas propriedades mecânicas do PTFE sinterizado</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identificação dos parâmetros de um modelo de comprtamento mecânico para o PTFE SOB -10°C assistida pela técnica de correlação de imagens digitais e port métodos de otimização</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A. Angélico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldek Wladimir Bose-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21° Congresso Brasileiro de Engenharia e Ciência dos Materiais (21º CBECIMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Cuiabá, MT, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716175v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of brittle foam under multiaxial loadings,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer analyses of thermoplastic composites welding assembly process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Congress of Mechanical Engineering (COBEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, SP, Brazil</w:t>
+              <w:t xml:space="preserve">UNITECR'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716421v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computation of refractory lining accounting for chemical swelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNITECR'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, Canada. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073054v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical computations of refractory linings accounting for swelling induced by chemical reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Heat transfer analyses of thermoplastic composites welding assembly process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A. Angélico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volnei Tita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Gasser</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
+              <w:t xml:space="preserve">22th International Congress of Mechanical Engineering (COBEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, SP, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716344v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the volume expansion of SiC refractories induced by molten salt corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bouchetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unified International Technical Conference on Refractories (UNITECR 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Victoria, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the heat transfer parameters of the cold pressed PTFE at different void ratios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of damage in Diesel Particulate Filter: from material scale to filter scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latouchent G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International Congress of Mechanical Engineering (COBEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, SP, Brazil</w:t>
+              <w:t xml:space="preserve">Journees Annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716411v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the mechanical behaviour of two pure PTFE powders during their compaction at room temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of the heat transfer parameters of the cold pressed PTFE at different void ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Fiocco Sciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A. Angélico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Billardon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Bresciani Canto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2013: 7th International Conference on Micromechanics of Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22th International Congress of Mechanical Engineering (COBEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ribeirão Preto, SP, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716234v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of damage in Diesel Particulate Filter: from material scale to filter scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+                <w:t xml:space="preserve">Modelling of the mechanical behaviour of two pure PTFE powders during their compaction at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo B. Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Annuelles du GFC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2013: 7th International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718958v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Damage in Diesel Particulate Filter: from material scale to filter scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latouchent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Darcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073056v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Damage in Diesel Particulate Filter: from material scale to filter scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling of the oxidation induced strain of silicon-carbide-based refractories castables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Ceramic Materials and Components for Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">HTCPM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Les Embiez, France. pp.Electronic file</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720093v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF THE SWELLING OF SIC-BASED REFRACTORY LINING USED IN WASTE-TO-ENERGY PLANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems&amp; Design And Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.82101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de bétons réfractaires fibrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Donval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the thermo-chemo-mechanical behavior of SiC-based refractory used in waste-to-energy plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Merzouki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden. pp.oral 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du module d'Young de matériaux réfractaires à base SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme DRuIDe : présentation et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées spécialisées réfractaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lunéville, France. p.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physical analysis for refractory's design. Case of slag impregnated refractory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Exhibition and Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00299783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stresses in a Drucker Prager elastoplastic hollow cylinder subjected to thermal shock: influence of material and structure parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Stresses 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Taipei, Taiwan. pp.771-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00299514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres critiques du procédé contrôlant la tenue mécanique des céramiques réfractaires dans les poches à acier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Arfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Polak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la compaction d'une poudre polymérique sous chargements triaxiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Billardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mecamat / Ecole de Mécanique des Matériaux "Approches multiéchelles en mécanique des matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stresses in the working lining of a ladle during the steel refining process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Fourth International Symposium Advances in Refractories for the Metallurgical Industries IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ontario, Canada. pp. 39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization in an elasto-viscoplastic medium subjected to a cyclic thermal loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Stresses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Blacksburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical constitutive law for dissymmetric viscous behaviour of refractory materials at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unitecr'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Osaka, Japan. pp. 280-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal shock behavior of heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium on Thermal Stresses and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Rochester (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the thermo-mechanical behaviour of magnesia carbon refractory materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blumenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unified International Technical Conference of Refractories (UNITECR 95)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behaviour of magnesia carbon and alumina carbon refractory products from 20°C to 1500°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Runigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unified International Technical Conference of Refractories - Biennial Worldwide Conference on Refractories (UNITECR 91)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics of refractory ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Micromechanics of Materials, MECAMAT 93</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements of localization for tensile tests on concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference " Fracture Processes in concrete, rock and ceramics "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct shear Strength of coal under temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Phong Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Underground Coal Gasification Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Laramie, Wyoming, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité mécanique du chenal de liaison dans la gazéification souterraine profonde du charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen-Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress for Rock Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Herget, 1987, Montréal, Canada. pp.1221-1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling for stability analysis of the linkage in deep underground gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Phong Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Nguyen Minh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Underground Coal Gasification Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1986, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9096,137 +9138,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion properties at the interface between two polytetrafluoroethylene (PTFE) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT “Rupture des matériaux et structures”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9236,117 +9278,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide mémoire. Mécanique des Sols 3ème Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick de Buhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2018, 978-2-10-077649-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9356,144 +9398,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL ANALYSIS TO IDENTIFY THE DEFORMATION MECHANISMS DURING SINTERING OF COLD COMPACTED POLYTETRAFLUOROETHYLENE (PTFE) POWDERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo B. Canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René R. Billardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9561,51 +9603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FFE1989"/>
+    <w:nsid w:val="95DFE502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9792,51 +9834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-schmitt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5723-8958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123174287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guenoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiu&#227; Caldeira de Melo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Furlan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Canto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716012v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio C. Gamboni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Riul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Bose Filho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.11.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ1JG0KM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G M Saracura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Canto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Pandolfelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2013-00011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Demoy-Schneider" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lev&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pennec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bresciani Canto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas de Carvalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21994" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN6R9T7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grasset-Bourdel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.05.042" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X8W2DW9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jacques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713952v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(00)00088-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDKGQGG4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(91)90055-M" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F55ECC5BD2042421BA465229B26015FB21172B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Minh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phong Luong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene M. Eloy da Costa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santino L.S. Melo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Miranda dos Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cunha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kraiem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neffati Amines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fiocco Sciuti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Wladimir Bose Filho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716092v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. Montilha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Wladimir Bose-Filho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.M. Saracura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.242" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio C. Gamboni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volnei Tita" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bouchetou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fr&#233;dy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812164" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latouchent G." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latouchent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darcy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299783v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Arfan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Polak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018986v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Carvalho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720113v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;mines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720100v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Runigo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trousset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714178v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714168v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phong Luong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714126v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719799v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Carvalho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Billardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-schmitt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5723-8958" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123174287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/79367596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000107744342" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462238v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asef Hemmati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Shindo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.426-448" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guenoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yvon Faou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Regnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122333" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caiu&#227; Caldeira de Melo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Furlan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Canto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otavio C. Gamboni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassius Riul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Bose Filho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.11.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ1JG0KM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677666v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tapie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boitelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morenton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Attal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/7963928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R G M Saracura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R B Canto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V C Pandolfelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916918v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merzouki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchetou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.09.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Prigent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4416/JCST2013-00011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Demoy-Schneider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lev&#234;que" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.07.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713933v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bresciani Canto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas de Carvalho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21994" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GN6R9T7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grasset-Bourdel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessier-Doyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.05.042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X8W2DW9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poirier Jacques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blumenfeld" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2006.01348.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.06.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.264-268.1751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.301" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poirier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(00)00088-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDKGQGG4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Breysse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(91)90055-M" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F55ECC5BD2042421BA465229B26015FB21172B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen Minh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Phong Luong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gasser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298357v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mocellin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R&#233;gnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Peixinho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897723v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897699v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716439v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714357v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714048v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene M. Eloy da Costa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santino L.S. Melo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor Miranda dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ara&#250;jo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Cunha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.07.064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kraiem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neffati Amines" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Akiki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia St&#233;fan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.1808.9862" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Fiocco Sciuti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Wladimir Bose Filho" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714091v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morentin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Chiche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548695v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda S. Montilha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldek Wladimir Bose-Filho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G.M. Saracura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carlos Pandolfelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.242" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Merouki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.92.301" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio C. Gamboni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Ang&#233;lico" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548694v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073054v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volnei Tita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bouchetou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718958v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latouchent G." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716234v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fr&#233;dy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812164" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latouchent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darcy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073056v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Donval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611406v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600493v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299783v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Arfan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Polak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Carvalho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020601v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blumenfeld" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;mines" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720100v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Runigo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trousset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720110v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Phong Luong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen-Minh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bergues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Buhan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Carvalho" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Billardon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>