--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1222,235 +1222,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative formulation of initial boundary value problems for Friedrichs' systems</w:t>
+                <w:t xml:space="preserve">Relaxation approximation of Friedrich's systems under convex constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Babadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Mifsud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (1), </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp. 223 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03605302.2015.1103750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074542v1</w:t>
+                <w:t xml:space="preserve">hal-01157484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation approximation of Friedrich's systems under convex constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissipative formulation of initial boundary value problems for Friedrichs' systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Babadjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Mifsud</w:t>
+                <w:t xml:space="preserve">Bruno Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp. 223 - 237. </w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2015.1103750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157484v1</w:t>
+                <w:t xml:space="preserve">hal-01074542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis of a dynamic model adaptation procedure for nonlinear hyperbolic equations</w:t>
               </w:r>
@@ -2685,222 +2685,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-volume scheme for a kidney nephron model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Edwards</w:t>
+                <w:t xml:space="preserve">Analysis of a Burgers equation with singular resonant source term and convergence of well-balanced schemes [Well-posedness of a singular balance law]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35, pp.287-292. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp. 1939-1964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201235029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.1939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640061v2</w:t>
+                <w:t xml:space="preserve">hal-00576959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Burgers equation with singular resonant source term and convergence of well-balanced schemes [Well-posedness of a singular balance law]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
+                <w:t xml:space="preserve">A finite-volume scheme for a kidney nephron model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (6), pp. 1939-1964. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.287-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.1939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201235029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576959v1</w:t>
+                <w:t xml:space="preserve">hal-00640061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSAMOAL: optimized simulations by adapted models using asymptotic limits</w:t>
               </w:r>
@@ -3010,538 +3010,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimate for Godunov approximation of locally constrained conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cancès</w:t>
+                <w:t xml:space="preserve">Relaxation of fluid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50 (6), pp.3036--3060. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (8), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110836912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202512500145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599581v2</w:t>
+                <w:t xml:space="preserve">hal-00776822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of fluid systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+                <w:t xml:space="preserve">Analysis of a simplified model of the urine concentration mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (8), pp.52. </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.989-1018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202512500145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2012.7.989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776822v1</w:t>
+                <w:t xml:space="preserve">hal-00605109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a simplified model of the urine concentration mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Edwards</w:t>
+                <w:t xml:space="preserve">Error estimate for Godunov approximation of locally constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (4), pp.989-1018. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (6), pp.3036--3060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2012.7.989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110836912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605109v2</w:t>
+                <w:t xml:space="preserve">hal-00599581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115 (4), pp.609-645</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 115 (4), pp. 609-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-009-0286-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534872v1</w:t>
+                <w:t xml:space="preserve">hal-00387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115 (4), pp. 609-645. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 115 (4), pp.609-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-009-0286-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00387806v1</w:t>
+                <w:t xml:space="preserve">inria-00534872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
               </w:r>
@@ -4116,191 +4116,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00295018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation models of phase transition flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Helluy</w:t>
+                <w:t xml:space="preserve">The Riemann problem for a simple model of phase transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (2), pp.331-352</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139607v1</w:t>
+                <w:t xml:space="preserve">hal-00113098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Riemann problem for a simple model of phase transition.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+                <w:t xml:space="preserve">Relaxation models of phase transition flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.227-247</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (2), pp.331-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113098v1</w:t>
+                <w:t xml:space="preserve">hal-00139607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
               </w:r>
@@ -4815,247 +4815,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of symmetrizing variables for vacuums</w:t>
+                <w:t xml:space="preserve">Some approximate Godunov schemes to compute shallow-water equations with topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 40, pp.163-194. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (4), pp.479-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10092-003-0075-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7930(02)00011-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489595v1</w:t>
+                <w:t xml:space="preserve">hal-01290889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some approximate Godunov schemes to compute shallow-water equations with topography</w:t>
+                <w:t xml:space="preserve">On the use of symmetrizing variables for vacuums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40, pp.163-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10092-003-0075-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-7930(02)00011-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290889v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and approximation of a scalar conservation law with a flux function with discontinuous coefficients</w:t>
               </w:r>
@@ -5126,248 +5126,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36, pp.1133-1159. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 334 (10), pp.927-932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291260v1</w:t>
+                <w:t xml:space="preserve">hal-01484345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 334 (10), pp.927-932. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.1133-1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484345v1</w:t>
+                <w:t xml:space="preserve">hal-01291260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent Finite Volume schemes to compute Euler equations using real gas EOS</w:t>
               </w:r>
@@ -5532,200 +5532,782 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01482-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, pp.1-1, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202578001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, pp.1-1, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202372001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202069000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop on compressible multiphase flows: derivation, closure laws, thermodynamics,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201966000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaged models for compressible two-phase stratified flows on thin domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Le Vourc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part I : construction of a microscopic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part II: Derivation of a macroscopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,87 +6315,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621294v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part II: Derivation of a macroscopic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part I : construction of a microscopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5821,73 +6403,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621307v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stiffly stable fully discrete scheme for the damped wave equation using discrete transparent boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5909,73 +6491,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godunov-type schemes for hyperbolic systems with parameter dependent source. The case of Euler system with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5984,678 +6566,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401616v1</w:t>
-              </w:r>
-[...580 lines deleted...]
-                <w:t xml:space="preserve">hal-03153665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6765,51 +6765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak solutions to Friedrichs systems with convex constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8053,51 +8053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828131v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2025051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254026v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin St&#233;phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921027v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.52" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795446v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640061v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500145" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1311" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6THZ1NB6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113098v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Y. Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202503002477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Vourc'H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828131v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2025051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254026v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin St&#233;phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921027v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.52" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795446v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640061v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500145" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1311" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6THZ1NB6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Y. Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202503002477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Vourc'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621294v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>