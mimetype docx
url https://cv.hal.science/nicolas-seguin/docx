--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing quasi-dissipative evolution equations with the moment-SOS hierarchy</w:t>
+                <w:t xml:space="preserve">Stability of finite difference schemes for the hyperbolic initial boundary value problem by winding number computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Henrion</w:t>
+                <w:t xml:space="preserve">Pierre Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2025051⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828131v3</w:t>
+                <w:t xml:space="preserve">hal-03970775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of finite difference schemes for the hyperbolic initial boundary value problem by winding number computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing quasi-dissipative evolution equations with the moment-SOS hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Barbenchon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (11), pp.4139-4159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/afst.1809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2025051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970775v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828131v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-phase equation of state for shock-induced phase transitions in tin</w:t>
               </w:r>
@@ -353,51 +353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 78, pp.2-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -444,77 +444,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moment approach for entropy solutions of parameter-dependent hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.1289-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -548,77 +548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of totally upwind schemes for the hyperbolic initial boundary value problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (2), pp.1211-1241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -656,51 +656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic preserving discretisation of a Jin–Xin model with implicit equilibrium manifold on a bounded domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -747,77 +747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stiffly stable semi-discrete scheme for the characteristic linear hyperbolic relaxation with boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoai Thuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (5), pp.1569-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -864,51 +864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some mathematical properties of a barotropic multiphase flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69, pp.70-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,51 +942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of stationary solutions of singular systems of balance laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluentes Mathematici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.93-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1046,51 +1046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86, pp.157-196 </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1150,51 +1150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (2), pp.1263-1287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1222,235 +1222,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation approximation of Friedrich's systems under convex constraints</w:t>
+                <w:t xml:space="preserve">Dissipative formulation of initial boundary value problems for Friedrichs' systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Babadjian</w:t>
+                <w:t xml:space="preserve">Clément Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mifsud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bruno Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp. 223 - 237. </w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03605302.2015.1103750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157484v1</w:t>
+                <w:t xml:space="preserve">hal-01074542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative formulation of initial boundary value problems for Friedrichs' systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Relaxation approximation of Friedrich's systems under convex constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Babadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (1), </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp. 223 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03605302.2015.1103750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074542v1</w:t>
+                <w:t xml:space="preserve">hal-01157484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis of a dynamic model adaptation procedure for nonlinear hyperbolic equations</w:t>
               </w:r>
@@ -1488,51 +1488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (1), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1605,51 +1605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (3), pp.820-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1722,51 +1722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (4), pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1912,51 +1912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple derivation of BV bounds for inhomogeneous relaxation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2033,51 +2033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.165-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (10), pp.2043-2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2241,51 +2241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2479,51 +2479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of calcium transport along the rat nephron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (2), pp.433-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2704,51 +2704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Burgers equation with singular resonant source term and convergence of well-balanced schemes [Well-posedness of a singular balance law]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (6), pp. 1939-1964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite-volume scheme for a kidney nephron model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.183-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (8), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3146,51 +3146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3250,51 +3250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimate for Godunov approximation of locally constrained conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (6), pp.3036--3060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3322,386 +3322,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t>
+                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115 (4), pp. 609-645. </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.385-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-009-0286-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387806v1</w:t>
+                <w:t xml:space="preserve">hal-00590617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115 (4), pp.609-645</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 115 (4), pp. 609-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-009-0286-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534872v1</w:t>
+                <w:t xml:space="preserve">hal-00387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (4), pp.609-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590617v1</w:t>
+                <w:t xml:space="preserve">inria-00534872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple 1D model of inviscid fluid-solid interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3924,51 +3924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (5), pp.867-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fabrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (5), pp.867-894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4135,51 +4135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Riemann problem for a simple model of phase transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4217,51 +4217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation models of phase transition flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (2), pp.331-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4411,51 +4411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of wave breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4536,51 +4536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced numerical scheme for the approximation of the shallow-water equations with topography: the resonance phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,51 +4657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14, pp.663-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4752,51 +4752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, vol 40, no 3, pp 163-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4847,51 +4847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (4), pp.479-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calcolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 40, pp.163-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5041,51 +5041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and approximation of a scalar conservation law with a flux function with discontinuous coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vovelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5126,248 +5126,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 334 (10), pp.927-932. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.1133-1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484345v1</w:t>
+                <w:t xml:space="preserve">hal-01291260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36, pp.1133-1159. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 334 (10), pp.927-932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291260v1</w:t>
+                <w:t xml:space="preserve">hal-01484345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent Finite Volume schemes to compute Euler equations using real gas EOS</w:t>
               </w:r>
@@ -5379,51 +5379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39, pp.1073-1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5483,1179 +5483,1179 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 330 (6), pp.445-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01482-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Averaged models for compressible two-phase stratified flows on thin domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Le Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part I : construction of a microscopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part II: Derivation of a macroscopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hillairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stiffly stable fully discrete scheme for the damped wave equation using discrete transparent boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Thuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godunov-type schemes for hyperbolic systems with parameter dependent source. The case of Euler system with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, pp.1-1, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202578001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Grec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 72, pp.1-1, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202372001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202069000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on compressible multiphase flows: derivation, closure laws, thermodynamics,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201966000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153665v1</w:t>
-              </w:r>
-[...496 lines deleted...]
-                <w:t xml:space="preserve">hal-00401616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6699,51 +6699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernard-Champmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEA, CEA/DAM/DIF, Bruyères-le-Châtel, France; Univ-Rennes1; Université Paris 6. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6765,77 +6765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak solutions to Friedrichs systems with convex constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6924,51 +6924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd AIAA Fluid Dynamics Conference and Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7054,51 +7054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jullian Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7171,51 +7171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32nd AIAA Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Saint Louis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7275,51 +7275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Anaheim, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7379,51 +7379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th AIAA Computational Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Anaheim, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7489,51 +7489,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'équations aux dérivées partielles hyperboliques en mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université Pierre et Marie Curie - Paris VI, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7583,51 +7583,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation numérique des écoulements diphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université de Provence - Aix-Marseille I, 2002. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7712,51 +7712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Penton Science, pp.745-752, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t>
@@ -7811,51 +7811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaele Herbin - Dietmar Kroner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Penton Science, pp.559-566, 2002, Finite Volumes for complex applications III - Problems and perspectives</w:t>
@@ -8053,51 +8053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828131v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2025051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254026v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin St&#233;phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921027v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.52" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795446v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640061v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500145" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1311" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6THZ1NB6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Y. Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202503002477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Vourc'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621294v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828131v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2025051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254026v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin St&#233;phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921027v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.52" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795446v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640061v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500145" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1311" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6THZ1NB6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Y. Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202503002477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Vourc'H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>