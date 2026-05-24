--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,5510 +66,6092 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, pp.1-1, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202578001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourth Workshop on Compressible Multiphase Flows - Derivation, Closure laws, Thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, pp.1-1, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202372001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Workshop on Compressible Multiphase Flows: Derivation, closure laws, thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202069000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Workshop on compressible multiphase flows: derivation, closure laws, thermodynamics,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201966000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of finite difference schemes for the hyperbolic initial boundary value problem by winding number computations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Barbenchon</w:t>
+                <w:t xml:space="preserve">A three-phase equation of state for shock-induced phase transitions in tin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/afst.1809⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78, pp.2-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202578002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970775v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing quasi-dissipative evolution equations with the moment-SOS hierarchy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Swann Marx</w:t>
+                <w:t xml:space="preserve">Stability of finite difference schemes for the hyperbolic initial boundary value problem by winding number computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2025051⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828131v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-phase equation of state for shock-induced phase transitions in tin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourdren</w:t>
+                <w:t xml:space="preserve">Optimizing quasi-dissipative evolution equations with the moment-SOS hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saroj Prasad Chhatoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202578002⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (11), pp.4139-4159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2025051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254026v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828131v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moment approach for entropy solutions of parameter-dependent hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.1289-1324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00211-024-01428-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218591v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of totally upwind schemes for the hyperbolic initial boundary value problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (2), pp.1211-1241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imanum/drad040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732720v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic preserving discretisation of a Jin–Xin model with implicit equilibrium manifold on a bounded domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stiffly stable semi-discrete scheme for the characteristic linear hyperbolic relaxation with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Thuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/dry089⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (5), pp.1569-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819256v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stiffly stable semi-discrete scheme for the characteristic linear hyperbolic relaxation with boundary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Hoai Thuong Nguyen</w:t>
+                <w:t xml:space="preserve">Some mathematical properties of a barotropic multiphase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2020010⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.70-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202069070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136776v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some mathematical properties of a barotropic multiphase flow model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic preserving discretisation of a Jin–Xin model with implicit equilibrium manifold on a bounded domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202069070⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.530-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/dry089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921027v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of stationary solutions of singular systems of balance laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluentes Mathematici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (2), pp.93-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/cml.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of finite volumes schemes for the coupling between the inviscid Burgers equation and a particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Aguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86, pp.157-196 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/mcom/3082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimate for time-explicit finite volume approximation of strong solutions to systems of conservation laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mathis</w:t>
+                <w:t xml:space="preserve">Relaxation approximation of Friedrich's systems under convex constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Babadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1029886⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp. 223 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798287v3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative formulation of initial boundary value problems for Friedrichs' systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mifsud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03605302.2015.1103750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation approximation of Friedrich's systems under convex constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mifsud</w:t>
+                <w:t xml:space="preserve">Error estimate for time-explicit finite volume approximation of strong solutions to systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2016.11.223⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (2), pp.1263-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1029886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157484v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis of a dynamic model adaptation procedure for nonlinear hyperbolic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (1), pp.1-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/CMS.2016.v14.n1.a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model adaptation for multiscale simulation of hyperbolic systems with relaxation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+                <w:t xml:space="preserve">An energy-consistent depth-averaged Euler system: derivation and properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bristeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782637v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-consistent depth-averaged Euler system: derivation and properties.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sainte-Marie</w:t>
+                <w:t xml:space="preserve">Dynamic model adaptation for multiscale simulation of hyperbolic systems with relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (3), pp.820-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-014-9915-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011691v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two properties of two-velocity two-pressure models for two-phase flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khaled Saleh</w:t>
+                <w:t xml:space="preserve">A simple derivation of BV bounds for inhomogeneous relaxation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12 (3)</w:t>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.577-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788902v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple derivation of BV bounds for inhomogeneous relaxation systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
+                <w:t xml:space="preserve">Two properties of two-velocity two-pressure models for two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 13 (2), pp.577-586</w:t>
+              <w:t xml:space="preserve">, 2014, 12 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974269v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Entropy-Satisfying Finite Volume Scheme for the Isentropic Baer-Nunziato Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.165-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2013101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust and Entropy-Satisfying Numerical Scheme for Fluid Flows in Discontinuous Nozzles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (10), pp.2043-2083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202514500158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness for a one-dimensional fluid-particle interaction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/130907963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model of calcium transport along the rat nephron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randal Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305, pp.F979-F994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.00696.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265215v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of calcium transport along the rat nephron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Tournus</w:t>
+                <w:t xml:space="preserve">General constrained conservation laws. Application to pedestrian flow modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.433-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871608v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General constrained conservation laws. Application to pedestrian flow modeling.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MODELLING COMPRESSIBLE MULTIPHASE FLOWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.34-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201340003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713609v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Burgers equation with singular resonant source term and convergence of well-balanced schemes [Well-posedness of a singular balance law]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
+                <w:t xml:space="preserve">OSAMOAL: optimized simulations by adapted models using asymptotic limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.1939⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.183-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576959v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-volume scheme for a kidney nephron model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Edwards</w:t>
+                <w:t xml:space="preserve">Relaxation of fluid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201235029⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (8), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202512500145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640061v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSAMOAL: optimized simulations by adapted models using asymptotic limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a simplified model of the urine concentration mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Céline Boulanger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khaled Saleh</w:t>
+                <w:t xml:space="preserve">Aurélie Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201238010⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.989-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2012.7.989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733865v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of fluid systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+                <w:t xml:space="preserve">Error estimate for Godunov approximation of locally constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202512500145⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (6), pp.3036--3060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110836912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776822v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a simplified model of the urine concentration mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A finite-volume scheme for a kidney nephron model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Tournus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Perthame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2012.7.989⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.287-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201235029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605109v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimate for Godunov approximation of locally constrained conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Cancès</w:t>
+                <w:t xml:space="preserve">Analysis of a Burgers equation with singular resonant source term and convergence of well-balanced schemes [Well-posedness of a singular balance law]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/110836912⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp. 1939-1964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.1939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599581v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (4), pp. 609-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-009-0286-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590617v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for locally constrained conservation laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Goatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Andreianov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 115 (4), pp. 609-645. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 115 (4), pp.609-645</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387806v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for constrained conservation laws</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Goatin</w:t>
+                <w:t xml:space="preserve">Small solids in an inviscid fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Andreianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Andreianov</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.385-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2010.5.385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534872v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple 1D model of inviscid fluid-solid interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takéo Takahashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 245 (11), pp.3503-3544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jde.2008.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coupling of homogeneous models for two-phase flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of well-balanced bore-capturing schemes for 2D wetting and drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Marche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fabrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (5), pp.867-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.1311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117451v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of well-balanced bore-capturing schemes for 2D wetting and drying process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Evaluation of well-balanced bore-capturing schemes for 2D wetting and drying processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fabrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 53 (5), pp.867-894. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 53 (5), pp.867-894</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00383513v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00295018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of well-balanced bore-capturing schemes for 2D wetting and drying processes.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The coupling of homogeneous models for two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Ambroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Godlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (5), pp.867-894</w:t>
+              <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.1--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295018v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Riemann problem for a simple model of phase transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.227-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation models of phase transition flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Helluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (2), pp.331-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane P. Vincent</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caltagirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39 (3), pp.591-607</w:t>
+              <w:t xml:space="preserve">, 2005, 39-3, pp.591-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139601v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of wave breaking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Helluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Lubin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Caltagirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 39-3, pp.591-607</w:t>
+              <w:t xml:space="preserve">, 2005, 39 (3), pp.591-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017441v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well-balanced numerical scheme for the approximation of the shallow-water equations with topography: the resonance phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-Y. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Finite Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of two-phase flows using the two-fluid two-pressure approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14, pp.663-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00003327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of symmetrizing variables for vacuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Some approximate Godunov schemes to compute shallow-water equations with topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Herard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (4), pp.479-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7930(02)00011-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003439v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some approximate Godunov schemes to compute shallow-water equations with topography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">On the use of symmetrizing variables for vacuums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0045-7930(02)00011-7⟩</w:t>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 40, pp.163-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10092-003-0075-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290889v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of symmetrizing variables for vacuums</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis and approximation of a scalar conservation law with a flux function with discontinuous coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vovelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10092-003-0075-0⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (2), pp.221-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202503002477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04489595v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and approximation of a scalar conservation law with a flux function with discontinuous coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of symmetrizing variables for vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gallouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Vovelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, vol 40, no 3, pp 163-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376535v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 334 (10), pp.927-932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291260v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure laws for a two-fluid two-pressure model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A HYBRID SCHEME TO COMPUTE CONTACT DISCONTINUITIES IN ONE-DIMENSIONAL EULER SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02366-X⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36, pp.1133-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an:2003009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484345v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent Finite Volume schemes to compute Euler equations using real gas EOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39, pp.1073-1138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid schemes to compute contact discontinuities in Euler equations with any EOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 330 (6), pp.445-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01482-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5579,1083 +6161,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaged models for compressible two-phase stratified flows on thin domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Le Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096837v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part I : construction of a microscopic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part II: Derivation of a macroscopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621294v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part II: Derivation of a macroscopic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Analysis of compressible bubbly flows. Part I : construction of a microscopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621307v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stiffly stable fully discrete scheme for the damped wave equation using discrete transparent boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoai Thuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godunov-type schemes for hyperbolic systems with parameter dependent source. The case of Euler system with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Godlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401616v1</w:t>
-              </w:r>
-[...580 lines deleted...]
-                <w:t xml:space="preserve">hal-03153665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6765,64 +6765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak solutions to Friedrichs systems with convex constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6885,77 +6885,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A class of two-fluid two-phase flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7002,64 +7002,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upwind Finite Volume Schemes for One and Two Dimensional Euler Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7145,64 +7145,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Review of Positivity Constraints in Some Two Phase Flow Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7262,51 +7262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative way to deal with two-fluid models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7366,51 +7366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of symmetrizing variables to deal with vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7686,64 +7686,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True rate of convergence of some upwinding finite volume schemes for Euler equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7785,64 +7785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation by Finite Volume schemes of a two-fluid two-pressure model for two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8053,51 +8053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828131v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2025051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254026v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin St&#233;phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921027v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069070" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587722v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.52" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.223" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795446v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640061v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500145" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1311" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6THZ1NB6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Y. Leroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003439v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202503002477" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Vourc'H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621294v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621307v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409989v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201966000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254026v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin St&#233;phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdren" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202578002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828131v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saroj Prasad Chhatoi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2025051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218591v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cardoen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-024-01428-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921027v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202069070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819256v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tournus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/dry089" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.52" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077311v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3082" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Babadjian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mifsud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2016.11.223" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074542v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2015.1103750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798287v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Canc&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029886" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Godlewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2016.v14.n1.a1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011691v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bristeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sainte-Marie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782637v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9915-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974269v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perthame" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788902v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795568v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795446v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202514500158" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789315v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Andreianov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tak&#233;o Takahashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130907963" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00871608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randal Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Edwards" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.00696.2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713609v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Goatin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201340003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733865v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Boulanger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776822v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202512500145" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605109v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2012.7.989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599581v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110836912" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640061v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201235029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1939" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0286-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534872v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2010.5.385" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2008.03.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZC9586J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonneton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.1311" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6THZ1NB6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonneton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117451v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Helluy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caltagirone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane P. Vincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017378v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chinnayya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Y. Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Herard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7930(02)00011-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489595v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-003-0075-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PB2L946T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202503002477" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02366-X" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2003009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290885v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.346" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01482-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096837v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Le Vourc'H" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621307v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hillairet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621294v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401616v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497832v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernard-Champmartin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563993v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-3356" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583877v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Herbin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullian Nicolas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2003-4122" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-3185" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436451v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2653" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2001-2670" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00667830v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003139v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581191v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>