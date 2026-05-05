--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -2107,51 +2107,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (99), pp.8. </w:t>
+              <w:t xml:space="preserve">, 2011, 99 (2), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.1436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2185,51 +2185,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (99), pp.8. </w:t>
+              <w:t xml:space="preserve">, 2011, 99 (2), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.1436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>