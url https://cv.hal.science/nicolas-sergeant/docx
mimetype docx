--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sergeant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sergeant is a full-time research director at Inserm UMRS 1172 Alzheimer & Tauopathies group. He is dedicated to understanding the mechanisms underlying neurodegeneration by identifying biomarkers and therapeutic targets for a family of neurological disorders called Tauopathies. He earned his degree in Biology of Aging in 1994 from the University of Paris Diderot VII/Paris Cité. His Ph.D. focused on characterizing the biochemical signatures of neurological disorders, all of which involve neurofibrillary degeneration characterized by different sets of microtubule-associated Tau proteoform aggregates. He joined Inserm in 2000 as a full-time researcher and began investigating the relationship between the lesion processes of Alzheimer's disease, specifically amyloid and Tau pathology. He developed various methods and tools to understand, identify biological markers, and explore therapeutic options to slow or halt neurodegenerative diseases, including Alzheimer’s Disease and Myotonic Dystrophy. He pioneered novel proteomics techniques to analyze protein aggregates, created biological systems for drug screening and structure-activity relationship studies, and developed polyclonal and monoclonal antibodies as well as transgenic models for studying Tau splicing, seeding, and propagation. His expertise also encompasses medicinal chemistry, therapeutic strategy design, and the development of immunological assays, as well as core skills in biochemistry and molecular biology. He holds 11 patents and has collaborated with pharmaceutical companies such as Alzprotect, Sanofi, Innogenetics, Pfizer, Biogen, and Servier to develop biomarkers and small-molecule drugs targeting Tauopathies and Alzheimer's disease. Notably, Ezeprogind, one of these compounds, recently completed a Phase II clinical trial for Supranuclear Palsy. He also contributed to gene therapy research for myotonic dystrophy, a neuromuscular disorder within the RNAopathy family characterized by Tau mis-splicing, neurofibrillary degeneration, and cognitive impairment, and translation to the clinic is held by Genethon. Nicolas Sergeant has authored over a hundred articles. He serves on numerous committees, including the operational committee of Foundation Plan Alzheimer, the Scientific Committee of L’Association France Alzheimer, the AFM task force on myotonic dystrophy, and the scientific committee of the International DMyotonic dystrophy Congress. He is also an associate editor for Frontiers in Neurology and the Exploration of Neuroprotective Therapy Journal.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylpyrazole compounds and their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesengeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 19/117,452. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylpyrazole compounds and their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesengeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP N°22 306 550.9 ; PCT/EP2023/078422. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamino biaryl compounds and their use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP18305932.8 ; PCT/EP2019/068520. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gamma carboline compounds usable in the treatment of neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : 6388456 ; IND15032-JP-PCT. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gamma carboline compounds usable in the treatment of neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9,714,245 ; IND15032-US-PCT. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma carbolines compounds usable in the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2014/063771 ; WO/2014/207240. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New N-substituted carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP13305929.5 ; PCT/EP2014/063772 ; WO/2014/207241. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 13305927.9. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Beta carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP13305928.7. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability over Time of the Sperm Motility Biomarker proAKAP4 in Repeated Dog Ejaculates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Contiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Maenhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (8), pp.1160. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15081160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 as Indicator of Long-Lasting Motility Marker in Post-Thaw Conditions in Stallions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Yánez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp. 1264. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 as a motility long-lasting marker in Catalan donkey spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Yánez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107427. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2024.107427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polyaminobiaryl-Based β-secretase Modulator Alleviates Cognitive Impairments, Amyloid Load, Astrogliosis, and Neuroinflammation in APPSwe/PSEN1ΔE9 Mice Model of Amyloid Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.5285. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24065285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Yanez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.3417. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Cellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouada Nebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of clinical investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (12), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Glucose Homeostasis in a Tau Knock-In Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.841892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining reference ranges for serum anti-Müllerian hormone (AMH) on a large cohort of normozoospermic adult men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy-Billiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of clinical endocrinology &amp; metabolism, 107 (7), p. 1878-1887. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/clinem/dgac218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 protein marker: Towards a functional approach to male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carracedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Briand-Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Ramos Escuredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delcombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, pp.107074. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2022.107074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calpain-2 Mediates MBNL2 Degradation and a Developmental RNA Processing Program in Neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Hsin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien-Yu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Mei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.JN-RM-2006-21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2006-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of RNA toxicity in myotonic dystrophy via a decoy RNA-binding protein with high affinity for expanded CUG repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41551-021-00838-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 Semen Concentrations as a Valuable Marker Protein of Post-Thawed Semen Quality and Bull Fertility: A Retrospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.224. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci9050224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Glucose Homeostasis in a Tau Knock-In Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.841892. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.841892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacomodulations around an anti-Alzheimer drug-candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.100020. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmcr.2021.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chronic doxycycline treatment in the APP/PS1 mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, pp.108999. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2022.108999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Compounds That Selectively Repress the Amyloidogenic Processing of the Amyloid Precursor Protein: Design, Synthesis and Pharmacological Evaluation of Diphenylpyrazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (21), pp.13111. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms232113111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Yanez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.3417. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ß-Secretase Modulator Decreases Tau Pathology and Preserves Short-Term Memory in a Mouse Model of Neurofibrillary Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.679335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2021.679335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03366685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Gel Electrophoresis of Human Sperm: A Simple Method for Evaluating Sperm Protein Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duban-Deweer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.4. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-020-00102-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, p.217-233. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02350071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zornbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enas Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younis Baqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.235. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01930489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenylaniline derivatives as modulators of amyloid protein precursor metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (8), pp.2151-2164. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyloid Precursor Protein Intracellular Domain Controls Mitochondrial Function by Modulating Phosphatase and Tensin Homolog–Induced Kinase 1 Transcription in Cells and in Alzheimer Mice Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane El Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (5), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Endosomal-Lysosomal and Proteasomal Systems in Amyloid-β Precursor Protein Derived Fragments Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kieulen-Campard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Opsomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tasiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.435. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2018.00435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenotypic approach to the discovery of compounds that promote non-amyloidogenic processing of the amyloid precursor protein: Toward a new profile of indirect β-secretase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.104-125. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the human sperm microtubulome: an integrated genomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Obriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.143479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Mass Spectrometry Profiles of Tau Protein in the Cerebrospinal Fluid of Patients with Alzheimer’s Disease, Progressive Supranuclear Palsy, and Dementia with Lewy Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.1033 - 1043. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-150962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Quantification in Human Cerebrospinal Fluid by Targeted Mass Spectrometry at High Sequence Coverage Provides Insights into Its Primary Structure Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2), pp.667 - 676. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b01001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of human MAPT gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-015-0025-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroquine and Chloroquinoline Derivatives as Models for the Design of Modulators of Amyloid Peptide Precursor Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.559-569. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cn5003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Derisbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Leghay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chiappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Spermatozoa as a Model for Detecting Missing Proteins in the Context of the Chromosome-Centric Human Proteome Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Duek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (9), pp.3606-20. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Tau protein expression is associated with frontotemporal degeneration with progranulin mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Papegaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deramecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40478-016-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Gaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Hemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélinda Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RBFOX1 Cooperates with MBNL1 to Control Splicing in Muscle, Including Events Altered in Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roscoe Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Toutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e107324. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0107324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Gaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélinda Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.754-763. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.1768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau exon 2 responsive elements deregulated in myotonic dystrophy type I are proximal to exon 2 and synergistically regulated by MBNL1 and MBNL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. V. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1842 (4), pp.654-664. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy CTG expansion affects synaptic vesicle proteins, neurotransmission and mouse behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hernández-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Luilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (Pt 3), pp.957-70. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/aws367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00795195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunie Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dourlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bélarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiol Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBNL1 gene variants as modifiers of disease severity in myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 260 (4), pp.998-1003. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-012-6740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting phospho-Ser422 by active Tau Immunotherapy in the THYTau22 mouse model: a suitable therapeutic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curr Alzheimer Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00664452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-splicing of Tau exon 10 in myotonic dystrophy type I is reproduced by overexpression of CELF2 but not by MBNL1 silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frandemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Exonic Regions Involved in Nuclear Localization, Splicing Activity, and Dimerization of Muscleblind-like-1 Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemercier-Neuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (18), pp.16435 - 16446. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.194928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misregulated alternative splicing of BIN1 is associated with T tubule alterations and muscle weakness in myotonic dystrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Ivarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.720-5. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les acteurs moléculaires de la pathologie Alzheimer permettent de comprendre la démence ? Quelles conséquences diagnostiques et thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buée-Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative and Complementary Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Tau pathology involving the septo-hippocampal pathway in a Tau transgenic model: relevance to Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schindowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Alzheimer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.152-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of MBNL1 fetal isoforms and modified splicing of Tau in the DM1 brain: two individual consequences of CUG trinucleotide repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210 (2), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expneurol.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau as a biomarker of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deramecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarkers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.363-84. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/17520363.2.4.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein kinase CK2 phosphorylation of EB2 regulates its function in the production of Epstein-Barr virus infectious viral particles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahora Medina-Palazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Filhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux-Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 81 (21), pp.11850-60. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01421-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00413477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hamdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dourlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of human FE65 in Amyloid Precursor Protein transgenic mice is associated with a reduction in beta-Amyloid load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Santiard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Delehedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (2), pp.330-8. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-4159.2005.03026.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of amyloid precursor carboxy-terminal fragments enhances their processing by a gamma-secretase-dependent mechanism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hamdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gompel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Begard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.625-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice transgenic for the human myotonic dystrophy region with expanded CTG repeats display muscular and brain abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.2717-2726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations of ProAKAP4 as indicators of sperm quality in commonly used bull semen extenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes (44000), France. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoy gene therapy to reverse RNA toxicity in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Myotonic Dystrophy Consortium, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm-specific protein proAKAP4 as a marker to evaluate sperm quality and fertility of Alpine and Saanen Bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ponthoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Thessaloniki, Greece. Reproduction in Domestic Animals, 57 (S4), pp.79-79, 2022, Proceedings of the 25th Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR). </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoy-based gene therapy targeting CUGexp-DMPK transcripts in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decoy-Based Gene Therapy to Inhibit RNA Toxicity Associated with Expanded CUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoy-based gene therapy targeting CUGexp-DMPK transcripts in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontotemporal lobar degenerations, RNAopathy leading to proteinopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de La Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom. 13 (7), 2017, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A β-secretase modulator decreases Tau pathology and preserves short-term memory in a mouse model of neurofibrillary degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic Dystrophy: an RNA Toxic Gain of Function Tauopathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tau Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-216, 2019, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId324"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sergeant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sergeant is a full-time research director at Inserm UMRS 1172 Alzheimer & Tauopathies group. He is dedicated to understanding the mechanisms underlying neurodegeneration by identifying biomarkers and therapeutic targets for a family of neurological disorders called Tauopathies. He earned his degree in Biology of Aging in 1994 from the University of Paris Diderot VII/Paris Cité. His Ph.D. focused on characterizing the biochemical signatures of neurological disorders, all of which involve neurofibrillary degeneration characterized by different sets of microtubule-associated Tau proteoform aggregates. He joined Inserm in 2000 as a full-time researcher and began investigating the relationship between the lesion processes of Alzheimer's disease, specifically amyloid and Tau pathology. He developed various methods and tools to understand, identify biological markers, and explore therapeutic options to slow or halt neurodegenerative diseases, including Alzheimer’s Disease and Myotonic Dystrophy. He pioneered novel proteomics techniques to analyze protein aggregates, created biological systems for drug screening and structure-activity relationship studies, and developed polyclonal and monoclonal antibodies as well as transgenic models for studying Tau splicing, seeding, and propagation. His expertise also encompasses medicinal chemistry, therapeutic strategy design, and the development of immunological assays, as well as core skills in biochemistry and molecular biology. He holds 11 patents and has collaborated with pharmaceutical companies such as Alzprotect, Sanofi, Innogenetics, Pfizer, Biogen, and Servier to develop biomarkers and small-molecule drugs targeting Tauopathies and Alzheimer's disease. Notably, Ezeprogind, one of these compounds, recently completed a Phase II clinical trial for Supranuclear Palsy. He also contributed to gene therapy research for myotonic dystrophy, a neuromuscular disorder within the RNAopathy family characterized by Tau mis-splicing, neurofibrillary degeneration, and cognitive impairment, and translation to the clinic is held by Genethon. Nicolas Sergeant has authored over a hundred articles. He serves on numerous committees, including the operational committee of Foundation Plan Alzheimer, the Scientific Committee of L’Association France Alzheimer, the AFM task force on myotonic dystrophy, and the scientific committee of the International DMyotonic dystrophy Congress. He is also an associate editor for Frontiers in Neurology and the Exploration of Neuroprotective Therapy Journal.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylpyrazole compounds and their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesengeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 19/117,452. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylpyrazole compounds and their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesengeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP N°22 306 550.9 ; PCT/EP2023/078422. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamino biaryl compounds and their use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP18305932.8 ; PCT/EP2019/068520. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gamma carboline compounds usable in the treatment of neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : 6388456 ; IND15032-JP-PCT. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gamma carboline compounds usable in the treatment of neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9,714,245 ; IND15032-US-PCT. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma carbolines compounds usable in the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2014/063771 ; WO/2014/207240. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 13305927.9. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Beta carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP13305928.7. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New N-substituted carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP13305929.5 ; PCT/EP2014/063772 ; WO/2014/207241. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability over Time of the Sperm Motility Biomarker proAKAP4 in Repeated Dog Ejaculates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Contiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Maenhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (8), pp.1160. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15081160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 as a motility long-lasting marker in Catalan donkey spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Yánez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107427. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2024.107427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 as Indicator of Long-Lasting Motility Marker in Post-Thaw Conditions in Stallions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Yánez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp. 1264. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polyaminobiaryl-Based β-secretase Modulator Alleviates Cognitive Impairments, Amyloid Load, Astrogliosis, and Neuroinflammation in APPSwe/PSEN1ΔE9 Mice Model of Amyloid Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.5285. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24065285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Cellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouada Nebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of clinical investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Glucose Homeostasis in a Tau Knock-In Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.841892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining reference ranges for serum anti-Müllerian hormone (AMH) on a large cohort of normozoospermic adult men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy-Billiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of clinical endocrinology &amp; metabolism, 107 (7), p. 1878-1887. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/clinem/dgac218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 protein marker: Towards a functional approach to male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carracedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Briand-Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Ramos Escuredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delcombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, pp.107074. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2022.107074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 Semen Concentrations as a Valuable Marker Protein of Post-Thawed Semen Quality and Bull Fertility: A Retrospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.224. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci9050224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of RNA toxicity in myotonic dystrophy via a decoy RNA-binding protein with high affinity for expanded CUG repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41551-021-00838-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calpain-2 Mediates MBNL2 Degradation and a Developmental RNA Processing Program in Neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Hsin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien-Yu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Mei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.JN-RM-2006-21. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2006-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacomodulations around an anti-Alzheimer drug-candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.100020. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmcr.2021.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chronic doxycycline treatment in the APP/PS1 mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, pp.108999. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2022.108999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Glucose Homeostasis in a Tau Knock-In Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.841892. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.841892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Compounds That Selectively Repress the Amyloidogenic Processing of the Amyloid Precursor Protein: Design, Synthesis and Pharmacological Evaluation of Diphenylpyrazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (21), pp.13111. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms232113111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Yanez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.3417. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ß-Secretase Modulator Decreases Tau Pathology and Preserves Short-Term Memory in a Mouse Model of Neurofibrillary Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.679335. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2021.679335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03366685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Gel Electrophoresis of Human Sperm: A Simple Method for Evaluating Sperm Protein Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duban-Deweer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.4. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-020-00102-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, p.217-233. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02350071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zornbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enas Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younis Baqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.235. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01930489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenylaniline derivatives as modulators of amyloid protein precursor metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (8), pp.2151-2164. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyloid Precursor Protein Intracellular Domain Controls Mitochondrial Function by Modulating Phosphatase and Tensin Homolog–Induced Kinase 1 Transcription in Cells and in Alzheimer Mice Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane El Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (5), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Endosomal-Lysosomal and Proteasomal Systems in Amyloid-β Precursor Protein Derived Fragments Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kieulen-Campard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Opsomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tasiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.435. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2018.00435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenotypic approach to the discovery of compounds that promote non-amyloidogenic processing of the amyloid precursor protein: Toward a new profile of indirect β-secretase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.104-125. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the human sperm microtubulome: an integrated genomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Obriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.143479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Mass Spectrometry Profiles of Tau Protein in the Cerebrospinal Fluid of Patients with Alzheimer’s Disease, Progressive Supranuclear Palsy, and Dementia with Lewy Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.1033 - 1043. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-150962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Quantification in Human Cerebrospinal Fluid by Targeted Mass Spectrometry at High Sequence Coverage Provides Insights into Its Primary Structure Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2), pp.667 - 676. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b01001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of human MAPT gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-015-0025-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroquine and Chloroquinoline Derivatives as Models for the Design of Modulators of Amyloid Peptide Precursor Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.559-569. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cn5003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Derisbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Leghay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chiappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Spermatozoa as a Model for Detecting Missing Proteins in the Context of the Chromosome-Centric Human Proteome Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Duek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (9), pp.3606-20. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Tau protein expression is associated with frontotemporal degeneration with progranulin mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Papegaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deramecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40478-016-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Gaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Hemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélinda Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RBFOX1 Cooperates with MBNL1 to Control Splicing in Muscle, Including Events Altered in Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roscoe Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Toutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e107324. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0107324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Gaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélinda Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.754-763. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.1768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau exon 2 responsive elements deregulated in myotonic dystrophy type I are proximal to exon 2 and synergistically regulated by MBNL1 and MBNL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. V. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1842 (4), pp.654-664. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy CTG expansion affects synaptic vesicle proteins, neurotransmission and mouse behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hernández-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Luilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (Pt 3), pp.957-70. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/aws367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00795195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunie Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dourlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bélarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiol Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBNL1 gene variants as modifiers of disease severity in myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 260 (4), pp.998-1003. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-012-6740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting phospho-Ser422 by active Tau Immunotherapy in the THYTau22 mouse model: a suitable therapeutic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curr Alzheimer Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00664452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-splicing of Tau exon 10 in myotonic dystrophy type I is reproduced by overexpression of CELF2 but not by MBNL1 silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frandemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Exonic Regions Involved in Nuclear Localization, Splicing Activity, and Dimerization of Muscleblind-like-1 Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemercier-Neuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (18), pp.16435 - 16446. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.194928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misregulated alternative splicing of BIN1 is associated with T tubule alterations and muscle weakness in myotonic dystrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Ivarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.720-5. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les acteurs moléculaires de la pathologie Alzheimer permettent de comprendre la démence ? Quelles conséquences diagnostiques et thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buée-Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative and Complementary Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Tau pathology involving the septo-hippocampal pathway in a Tau transgenic model: relevance to Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schindowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Alzheimer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.152-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau as a biomarker of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deramecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarkers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.363-84. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/17520363.2.4.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of MBNL1 fetal isoforms and modified splicing of Tau in the DM1 brain: two individual consequences of CUG trinucleotide repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210 (2), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expneurol.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hamdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dourlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of human FE65 in Amyloid Precursor Protein transgenic mice is associated with a reduction in beta-Amyloid load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Santiard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Delehedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (2), pp.330-8. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-4159.2005.03026.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of amyloid precursor carboxy-terminal fragments enhances their processing by a gamma-secretase-dependent mechanism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hamdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gompel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Begard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.625-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice transgenic for the human myotonic dystrophy region with expanded CTG repeats display muscular and brain abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.2717-2726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations of ProAKAP4 as indicators of sperm quality in commonly used bull semen extenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes (44000), France. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoy gene therapy to reverse RNA toxicity in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Myotonic Dystrophy Consortium, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm-specific protein proAKAP4 as a marker to evaluate sperm quality and fertility of Alpine and Saanen Bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ponthoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Thessaloniki, Greece. Reproduction in Domestic Animals, 57 (S4), pp.79-79, 2022, Proceedings of the 25th Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR). </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoy-based gene therapy targeting CUGexp-DMPK transcripts in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decoy-Based Gene Therapy to Inhibit RNA Toxicity Associated with Expanded CUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoy-based gene therapy targeting CUGexp-DMPK transcripts in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontotemporal lobar degenerations, RNAopathy leading to proteinopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de La Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom. 13 (7), 2017, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A β-secretase modulator decreases Tau pathology and preserves short-term memory in a mouse model of neurofibrillary degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic Dystrophy: an RNA Toxic Gain of Function Tauopathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tau Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-216, 2019, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesengeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Bakali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hien Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verwaerde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05080097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Contiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15081160" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Y&#225;nez-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Catal&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091264" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2024.107427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tautou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Larchanch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065285" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233417" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kraiem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.841892" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04450259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy-Billiard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prasivoravong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac218" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Briand-Amirat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Ramos Escuredo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delcombel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2022.107074" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830811v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-021-00838-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charreaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9050224" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;sangeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coevoet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2021.100020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesangeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225730v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366685v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.679335" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jumeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sigala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00102-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.03.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goiran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duplan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Chami" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdane El Manaa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.04.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kieulen-Campard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Opsomer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tasiaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00435" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035729v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.092" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Carpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Obriot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.143479" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842422v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150962" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532389v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-015-0025-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060814v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00170" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346896v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papegaey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pantano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0345-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouillez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roscoe Klinck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fourrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Toutant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107324" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313775v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1768" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03555357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-012-6740-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RF04XNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dhaenens" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frandemiche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraen-Maschke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2011.03.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ghanem" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2007.11.020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73Q7ZHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17520363.2.4.363" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00413477v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahora Medina-Palazon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gruffat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Filhol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux-Didier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01421-07" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173286v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Santiard-Baron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delehedde" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schombert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2005.03026.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098664v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gompel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seznec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agbulut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savouret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369058v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Thery" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Farnia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839750v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ponthoreau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14244" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002587v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002563v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Marie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002607v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672304v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1982" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203349v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumoulin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesengeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Bakali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hien Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verwaerde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05080097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Contiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15081160" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Y&#225;nez-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Catal&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2024.107427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tautou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Larchanch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065285" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kraiem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.841892" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04450259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy-Billiard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prasivoravong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac218" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Briand-Amirat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Ramos Escuredo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delcombel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2022.107074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charreaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9050224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-021-00838-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;sangeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coevoet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2021.100020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesangeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.679335" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sigala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00102-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.03.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goiran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duplan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Chami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdane El Manaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.04.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kieulen-Campard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Opsomer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tasiaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00435" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Obriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.143479" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150962" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-015-0025-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00170" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papegaey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pantano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0345-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouillez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roscoe Klinck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fourrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Toutant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107324" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1768" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03555357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-012-6740-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RF04XNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dhaenens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frandemiche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraen-Maschke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2011.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17520363.2.4.363" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ghanem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2007.11.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73Q7ZHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173286v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Santiard-Baron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delehedde" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schombert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2005.03026.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098664v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gompel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179658v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seznec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agbulut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savouret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Thery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Farnia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ponthoreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14244" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002587v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002563v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Marie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002607v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1982" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203349v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumoulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>