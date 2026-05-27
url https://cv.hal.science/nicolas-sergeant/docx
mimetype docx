--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sergeant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sergeant is a full-time research director at Inserm UMRS 1172 Alzheimer & Tauopathies group. He is dedicated to understanding the mechanisms underlying neurodegeneration by identifying biomarkers and therapeutic targets for a family of neurological disorders called Tauopathies. He earned his degree in Biology of Aging in 1994 from the University of Paris Diderot VII/Paris Cité. His Ph.D. focused on characterizing the biochemical signatures of neurological disorders, all of which involve neurofibrillary degeneration characterized by different sets of microtubule-associated Tau proteoform aggregates. He joined Inserm in 2000 as a full-time researcher and began investigating the relationship between the lesion processes of Alzheimer's disease, specifically amyloid and Tau pathology. He developed various methods and tools to understand, identify biological markers, and explore therapeutic options to slow or halt neurodegenerative diseases, including Alzheimer’s Disease and Myotonic Dystrophy. He pioneered novel proteomics techniques to analyze protein aggregates, created biological systems for drug screening and structure-activity relationship studies, and developed polyclonal and monoclonal antibodies as well as transgenic models for studying Tau splicing, seeding, and propagation. His expertise also encompasses medicinal chemistry, therapeutic strategy design, and the development of immunological assays, as well as core skills in biochemistry and molecular biology. He holds 11 patents and has collaborated with pharmaceutical companies such as Alzprotect, Sanofi, Innogenetics, Pfizer, Biogen, and Servier to develop biomarkers and small-molecule drugs targeting Tauopathies and Alzheimer's disease. Notably, Ezeprogind, one of these compounds, recently completed a Phase II clinical trial for Supranuclear Palsy. He also contributed to gene therapy research for myotonic dystrophy, a neuromuscular disorder within the RNAopathy family characterized by Tau mis-splicing, neurofibrillary degeneration, and cognitive impairment, and translation to the clinic is held by Genethon. Nicolas Sergeant has authored over a hundred articles. He serves on numerous committees, including the operational committee of Foundation Plan Alzheimer, the Scientific Committee of L’Association France Alzheimer, the AFM task force on myotonic dystrophy, and the scientific committee of the International DMyotonic dystrophy Congress. He is also an associate editor for Frontiers in Neurology and the Exploration of Neuroprotective Therapy Journal.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylpyrazole compounds and their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesengeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 19/117,452. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylpyrazole compounds and their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesengeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP N°22 306 550.9 ; PCT/EP2023/078422. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamino biaryl compounds and their use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP18305932.8 ; PCT/EP2019/068520. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gamma carboline compounds usable in the treatment of neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : 6388456 ; IND15032-JP-PCT. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gamma carboline compounds usable in the treatment of neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9,714,245 ; IND15032-US-PCT. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma carbolines compounds usable in the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2014/063771 ; WO/2014/207240. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 13305927.9. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Beta carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP13305928.7. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New N-substituted carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP13305929.5 ; PCT/EP2014/063772 ; WO/2014/207241. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability over Time of the Sperm Motility Biomarker proAKAP4 in Repeated Dog Ejaculates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Contiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Maenhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (8), pp.1160. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15081160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 as a motility long-lasting marker in Catalan donkey spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Yánez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107427. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2024.107427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 as Indicator of Long-Lasting Motility Marker in Post-Thaw Conditions in Stallions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Yánez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp. 1264. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polyaminobiaryl-Based β-secretase Modulator Alleviates Cognitive Impairments, Amyloid Load, Astrogliosis, and Neuroinflammation in APPSwe/PSEN1ΔE9 Mice Model of Amyloid Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.5285. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24065285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Cellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouada Nebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of clinical investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Glucose Homeostasis in a Tau Knock-In Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.841892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining reference ranges for serum anti-Müllerian hormone (AMH) on a large cohort of normozoospermic adult men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy-Billiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of clinical endocrinology &amp; metabolism, 107 (7), p. 1878-1887. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/clinem/dgac218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 protein marker: Towards a functional approach to male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carracedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Briand-Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Ramos Escuredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delcombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, pp.107074. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2022.107074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 Semen Concentrations as a Valuable Marker Protein of Post-Thawed Semen Quality and Bull Fertility: A Retrospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.224. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci9050224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of RNA toxicity in myotonic dystrophy via a decoy RNA-binding protein with high affinity for expanded CUG repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41551-021-00838-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calpain-2 Mediates MBNL2 Degradation and a Developmental RNA Processing Program in Neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Hsin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien-Yu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Mei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.JN-RM-2006-21. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2006-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacomodulations around an anti-Alzheimer drug-candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.100020. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmcr.2021.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chronic doxycycline treatment in the APP/PS1 mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, pp.108999. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2022.108999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Glucose Homeostasis in a Tau Knock-In Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.841892. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.841892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Compounds That Selectively Repress the Amyloidogenic Processing of the Amyloid Precursor Protein: Design, Synthesis and Pharmacological Evaluation of Diphenylpyrazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (21), pp.13111. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms232113111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Yanez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.3417. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ß-Secretase Modulator Decreases Tau Pathology and Preserves Short-Term Memory in a Mouse Model of Neurofibrillary Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.679335. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2021.679335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03366685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Gel Electrophoresis of Human Sperm: A Simple Method for Evaluating Sperm Protein Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duban-Deweer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.4. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-020-00102-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, p.217-233. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02350071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zornbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enas Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younis Baqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.235. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01930489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenylaniline derivatives as modulators of amyloid protein precursor metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (8), pp.2151-2164. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyloid Precursor Protein Intracellular Domain Controls Mitochondrial Function by Modulating Phosphatase and Tensin Homolog–Induced Kinase 1 Transcription in Cells and in Alzheimer Mice Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane El Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (5), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Endosomal-Lysosomal and Proteasomal Systems in Amyloid-β Precursor Protein Derived Fragments Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kieulen-Campard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Opsomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tasiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.435. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2018.00435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenotypic approach to the discovery of compounds that promote non-amyloidogenic processing of the amyloid precursor protein: Toward a new profile of indirect β-secretase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.104-125. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the human sperm microtubulome: an integrated genomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Obriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.143479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Mass Spectrometry Profiles of Tau Protein in the Cerebrospinal Fluid of Patients with Alzheimer’s Disease, Progressive Supranuclear Palsy, and Dementia with Lewy Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.1033 - 1043. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-150962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Quantification in Human Cerebrospinal Fluid by Targeted Mass Spectrometry at High Sequence Coverage Provides Insights into Its Primary Structure Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2), pp.667 - 676. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b01001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of human MAPT gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-015-0025-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroquine and Chloroquinoline Derivatives as Models for the Design of Modulators of Amyloid Peptide Precursor Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.559-569. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cn5003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Derisbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Leghay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chiappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Spermatozoa as a Model for Detecting Missing Proteins in the Context of the Chromosome-Centric Human Proteome Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Duek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (9), pp.3606-20. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Tau protein expression is associated with frontotemporal degeneration with progranulin mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Papegaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deramecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40478-016-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Gaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Hemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélinda Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RBFOX1 Cooperates with MBNL1 to Control Splicing in Muscle, Including Events Altered in Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roscoe Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Toutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e107324. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0107324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Gaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélinda Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.754-763. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.1768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau exon 2 responsive elements deregulated in myotonic dystrophy type I are proximal to exon 2 and synergistically regulated by MBNL1 and MBNL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. V. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1842 (4), pp.654-664. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy CTG expansion affects synaptic vesicle proteins, neurotransmission and mouse behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hernández-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Luilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (Pt 3), pp.957-70. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/aws367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00795195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunie Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dourlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bélarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiol Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBNL1 gene variants as modifiers of disease severity in myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 260 (4), pp.998-1003. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-012-6740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting phospho-Ser422 by active Tau Immunotherapy in the THYTau22 mouse model: a suitable therapeutic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curr Alzheimer Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00664452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-splicing of Tau exon 10 in myotonic dystrophy type I is reproduced by overexpression of CELF2 but not by MBNL1 silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frandemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Exonic Regions Involved in Nuclear Localization, Splicing Activity, and Dimerization of Muscleblind-like-1 Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemercier-Neuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (18), pp.16435 - 16446. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.194928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misregulated alternative splicing of BIN1 is associated with T tubule alterations and muscle weakness in myotonic dystrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Ivarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.720-5. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les acteurs moléculaires de la pathologie Alzheimer permettent de comprendre la démence ? Quelles conséquences diagnostiques et thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buée-Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative and Complementary Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Tau pathology involving the septo-hippocampal pathway in a Tau transgenic model: relevance to Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schindowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Alzheimer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.152-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau as a biomarker of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deramecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarkers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.363-84. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/17520363.2.4.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of MBNL1 fetal isoforms and modified splicing of Tau in the DM1 brain: two individual consequences of CUG trinucleotide repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210 (2), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expneurol.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hamdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dourlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of human FE65 in Amyloid Precursor Protein transgenic mice is associated with a reduction in beta-Amyloid load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Santiard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Delehedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (2), pp.330-8. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-4159.2005.03026.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of amyloid precursor carboxy-terminal fragments enhances their processing by a gamma-secretase-dependent mechanism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hamdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gompel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Begard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.625-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice transgenic for the human myotonic dystrophy region with expanded CTG repeats display muscular and brain abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.2717-2726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations of ProAKAP4 as indicators of sperm quality in commonly used bull semen extenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes (44000), France. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoy gene therapy to reverse RNA toxicity in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Myotonic Dystrophy Consortium, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm-specific protein proAKAP4 as a marker to evaluate sperm quality and fertility of Alpine and Saanen Bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ponthoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Thessaloniki, Greece. Reproduction in Domestic Animals, 57 (S4), pp.79-79, 2022, Proceedings of the 25th Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR). </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoy-based gene therapy targeting CUGexp-DMPK transcripts in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decoy-Based Gene Therapy to Inhibit RNA Toxicity Associated with Expanded CUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoy-based gene therapy targeting CUGexp-DMPK transcripts in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontotemporal lobar degenerations, RNAopathy leading to proteinopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de La Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom. 13 (7), 2017, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A β-secretase modulator decreases Tau pathology and preserves short-term memory in a mouse model of neurofibrillary degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic Dystrophy: an RNA Toxic Gain of Function Tauopathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tau Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-216, 2019, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Sergeant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Sergeant is a full-time research director at Inserm UMRS 1172 Alzheimer & Tauopathies group. He is dedicated to understanding the mechanisms underlying neurodegeneration by identifying biomarkers and therapeutic targets for a family of neurological disorders called Tauopathies. He earned his degree in Biology of Aging in 1994 from the University of Paris Diderot VII/Paris Cité. His Ph.D. focused on characterizing the biochemical signatures of neurological disorders, all of which involve neurofibrillary degeneration characterized by different sets of microtubule-associated Tau proteoform aggregates. He joined Inserm in 2000 as a full-time researcher and began investigating the relationship between the lesion processes of Alzheimer's disease, specifically amyloid and Tau pathology. He developed various methods and tools to understand, identify biological markers, and explore therapeutic options to slow or halt neurodegenerative diseases, including Alzheimer’s Disease and Myotonic Dystrophy. He pioneered novel proteomics techniques to analyze protein aggregates, created biological systems for drug screening and structure-activity relationship studies, and developed polyclonal and monoclonal antibodies as well as transgenic models for studying Tau splicing, seeding, and propagation. His expertise also encompasses medicinal chemistry, therapeutic strategy design, and the development of immunological assays, as well as core skills in biochemistry and molecular biology. He holds 11 patents and has collaborated with pharmaceutical companies such as Alzprotect, Sanofi, Innogenetics, Pfizer, Biogen, and Servier to develop biomarkers and small-molecule drugs targeting Tauopathies and Alzheimer's disease. Notably, Ezeprogind, one of these compounds, recently completed a Phase II clinical trial for Supranuclear Palsy. He also contributed to gene therapy research for myotonic dystrophy, a neuromuscular disorder within the RNAopathy family characterized by Tau mis-splicing, neurofibrillary degeneration, and cognitive impairment, and translation to the clinic is held by Genethon. Nicolas Sergeant has authored over a hundred articles. He serves on numerous committees, including the operational committee of Foundation Plan Alzheimer, the Scientific Committee of L’Association France Alzheimer, the AFM task force on myotonic dystrophy, and the scientific committee of the International DMyotonic dystrophy Congress. He is also an associate editor for Frontiers in Neurology and the Exploration of Neuroprotective Therapy Journal.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylpyrazole compounds and their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesengeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 19/117,452. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diphenylpyrazole compounds and their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesengeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP N°22 306 550.9 ; PCT/EP2023/078422. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyamino biaryl compounds and their use.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP18305932.8 ; PCT/EP2019/068520. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gamma carboline compounds usable in the treatment of neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : 6388456 ; IND15032-JP-PCT. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New gamma carboline compounds usable in the treatment of neurodegenerative diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9,714,245 ; IND15032-US-PCT. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta and gamma carbolines compounds usable in the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/EP2014/063771 ; WO/2014/207240. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New N-substituted carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP13305929.5 ; PCT/EP2014/063772 ; WO/2014/207241. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 13305927.9. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Beta carbolines derivatives for the treatment of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verwaerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP13305928.7. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability over Time of the Sperm Motility Biomarker proAKAP4 in Repeated Dog Ejaculates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Siena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Contiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Maenhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Robiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (8), pp.1160. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15081160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 as Indicator of Long-Lasting Motility Marker in Post-Thaw Conditions in Stallions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Yánez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp. 1264. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14091264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 as a motility long-lasting marker in Catalan donkey spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iván Yánez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107427. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2024.107427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polyaminobiaryl-Based β-secretase Modulator Alleviates Cognitive Impairments, Amyloid Load, Astrogliosis, and Neuroinflammation in APPSwe/PSEN1ΔE9 Mice Model of Amyloid Pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (6), pp.5285. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24065285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caffeine intake exerts dual genome-wide effects on hippocampal metabolism and learning-dependent transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrezia Cellai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouada Nebie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of clinical investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI149371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 protein marker: Towards a functional approach to male fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carracedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Briand-Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Ramos Escuredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delcombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 247, pp.107074. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2022.107074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Glucose Homeostasis in a Tau Knock-In Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.841892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining reference ranges for serum anti-Müllerian hormone (AMH) on a large cohort of normozoospermic adult men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy-Billiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prasivoravong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marcelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Journal of clinical endocrinology &amp; metabolism, 107 (7), p. 1878-1887. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/clinem/dgac218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 Semen Concentrations as a Valuable Marker Protein of Post-Thawed Semen Quality and Bull Fertility: A Retrospective Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (5), pp.224. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci9050224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calpain-2 Mediates MBNL2 Degradation and a Developmental RNA Processing Program in Neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee-Hsin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chien-Yu Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Mei Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.JN-RM-2006-21. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2006-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversal of RNA toxicity in myotonic dystrophy via a decoy RNA-binding protein with high affinity for expanded CUG repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41551-021-00838-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chronic doxycycline treatment in the APP/PS1 mouse model of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gomez-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, pp.108999. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropharm.2022.108999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacomodulations around an anti-Alzheimer drug-candidate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mésangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.100020. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmcr.2021.100020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired Glucose Homeostasis in a Tau Knock-In Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Benderradji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kraiem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.841892. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2022.841892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03699324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Compounds That Selectively Repress the Amyloidogenic Processing of the Amyloid Precursor Protein: Design, Synthesis and Pharmacological Evaluation of Diphenylpyrazoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mesangeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (21), pp.13111. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms232113111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProAKAP4 Concentration Is Related to Sperm Motility and Motile Sperm Subpopulations in Frozen–Thawed Horse Semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Yanez-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (23), pp.3417. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani12233417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ß-Secretase Modulator Decreases Tau Pathology and Preserves Short-Term Memory in a Mouse Model of Neurofibrillary Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal El Bakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.679335. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2021.679335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03366685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Gel Electrophoresis of Human Sperm: A Simple Method for Evaluating Sperm Protein Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duban-Deweer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.4. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12610-020-00102-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, p.217-233. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02350071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effect of a Selective Adenosine A2A Receptor Antagonist in the APPswe/PS1dE9 Mouse Model of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Zornbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enas Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younis Baqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.235. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnmol.2018.00235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01930489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New phenylaniline derivatives as modulators of amyloid protein precursor metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (8), pp.2151-2164. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Amyloid Precursor Protein Intracellular Domain Controls Mitochondrial Function by Modulating Phosphatase and Tensin Homolog–Induced Kinase 1 Transcription in Cells and in Alzheimer Mice Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane El Manaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83 (5), pp.416-427. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsych.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Endosomal-Lysosomal and Proteasomal Systems in Amyloid-β Precursor Protein Derived Fragments Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kieulen-Campard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Coevoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Opsomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tasiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.435. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncel.2018.00435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenotypic approach to the discovery of compounds that promote non-amyloidogenic processing of the amyloid precursor protein: Toward a new profile of indirect β-secretase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 159, pp.104-125. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.08.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the human sperm microtubulome: an integrated genomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Obriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.143479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Mass Spectrometry Profiles of Tau Protein in the Cerebrospinal Fluid of Patients with Alzheimer’s Disease, Progressive Supranuclear Palsy, and Dementia with Lewy Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.1033 - 1043. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-150962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau Protein Quantification in Human Cerebrospinal Fluid by Targeted Mass Spectrometry at High Sequence Coverage Provides Insights into Its Primary Structure Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (2), pp.667 - 676. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b01001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of human MAPT gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurodegeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (1), pp.28. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13024-015-0025-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04532389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloroquine and Chloroquinoline Derivatives as Models for the Design of Modulators of Amyloid Peptide Precursor Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Melnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Chemical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.559-569. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cn5003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Derisbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Leghay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Chiappetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Tau protein expression is associated with frontotemporal degeneration with progranulin mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Papegaey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deramecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Neuropathologica Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.74. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40478-016-0345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01346896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Spermatozoa as a Model for Detecting Missing Proteins in the Context of the Chromosome-Centric Human Proteome Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Lane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Duek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (9), pp.3606-20. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Gaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Hemon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélinda Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RBFOX1 Cooperates with MBNL1 to Control Splicing in Muscle, Including Events Altered in Myotonic Dystrophy Type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roscoe Klinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Toutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.e107324. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0107324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUC1-C nuclear localization drives invasiveness of renal cancer cells through a sheddase/gamma secretase dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bouillez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Gnemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Gaudelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Hémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélinda Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.754-763. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.1768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau exon 2 responsive elements deregulated in myotonic dystrophy type I are proximal to exon 2 and synergistically regulated by MBNL1 and MBNL2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. V. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1842 (4), pp.654-664. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2014.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic dystrophy CTG expansion affects synaptic vesicle proteins, neurotransmission and mouse behaviour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hernández-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guiraud-Dogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Luilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain - A Journal of Neurology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (Pt 3), pp.957-70. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/brain/aws367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00795195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunie Ando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dourlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bélarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiol Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBNL1 gene variants as modifiers of disease severity in myotonic dystrophy type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 260 (4), pp.998-1003. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00415-012-6740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting phospho-Ser422 by active Tau Immunotherapy in the THYTau22 mouse model: a suitable therapeutic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curr Alzheimer Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (4), pp.397-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00664452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mis-splicing of Tau exon 10 in myotonic dystrophy type I is reproduced by overexpression of CELF2 but not by MBNL1 silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frandemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbadis.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Exonic Regions Involved in Nuclear Localization, Splicing Activity, and Dimerization of Muscleblind-like-1 Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lemercier-Neuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (18), pp.16435 - 16446. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.194928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misregulated alternative splicing of BIN1 is associated with T tubule alterations and muscle weakness in myotonic dystrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Fugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vassilopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ylva Ivarsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.720-5. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nm.2374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les acteurs moléculaires de la pathologie Alzheimer permettent de comprendre la démence ? Quelles conséquences diagnostiques et thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buée-Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative and Complementary Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (5), pp.401-407. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Tau pathology involving the septo-hippocampal pathway in a Tau transgenic model: relevance to Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schindowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Burnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Caillierez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Alzheimer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (2), pp.152-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of MBNL1 fetal isoforms and modified splicing of Tau in the DM1 brain: two individual consequences of CUG trinucleotide repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 210 (2), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expneurol.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau as a biomarker of neurodegenerative diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bombois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deramecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarkers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.363-84. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/17520363.2.4.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00375314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pin1 allows for differential Tau dephosphorylation in neuronal cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hamdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dourlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bretteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Sambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of human FE65 in Amyloid Precursor Protein transgenic mice is associated with a reduction in beta-Amyloid load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Santiard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Delehedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93 (2), pp.330-8. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-4159.2005.03026.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation of amyloid precursor carboxy-terminal fragments enhances their processing by a gamma-secretase-dependent mechanism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Hamdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gompel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Begard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20, pp.625-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00098664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice transgenic for the human myotonic dystrophy region with expanded CTG repeats display muscular and brain abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Agbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10, pp.2717-2726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations of ProAKAP4 as indicators of sperm quality in commonly used bull semen extenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamed Farnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes (44000), France. pp.198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoy gene therapy to reverse RNA toxicity in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud F Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Myotonic Dystrophy Consortium, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm-specific protein proAKAP4 as a marker to evaluate sperm quality and fertility of Alpine and Saanen Bucks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dordas-Perpinyà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ponthoreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Thessaloniki, Greece. Reproduction in Domestic Animals, 57 (S4), pp.79-79, 2022, Proceedings of the 25th Annual Conference of the Eureopean Society for Domestic Animal Reproduction (ESDAR). </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoy-based gene therapy targeting CUGexp-DMPK transcripts in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Myology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decoy-Based Gene Therapy to Inhibit RNA Toxicity Associated with Expanded CUG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decoy-based gene therapy targeting CUGexp-DMPK transcripts in DM1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matloka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Myotonic Dystrophy Consortium Meeting IDMC-11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontotemporal lobar degenerations, RNAopathy leading to proteinopathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de La Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAIC 2017 - Alzheimer's Association International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom. 13 (7), 2017, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jalz.2017.06.1982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A β-secretase modulator decreases Tau pathology and preserves short-term memory in a mouse model of neurofibrillary degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tautou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myotonic Dystrophy: an RNA Toxic Gain of Function Tauopathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Fernandez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Caillet-Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Schraen-Maschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tau Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-216, 2019, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-32-9358-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesengeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Bakali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hien Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verwaerde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05080097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Contiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15081160" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Y&#225;nez-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Catal&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2024.107427" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091264" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tautou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Larchanch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065285" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470461v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kraiem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.841892" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04450259v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy-Billiard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prasivoravong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac218" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Briand-Amirat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Ramos Escuredo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delcombel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2022.107074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charreaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9050224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830811v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-021-00838-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;sangeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coevoet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2021.100020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesangeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.679335" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sigala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00102-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.03.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goiran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duplan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Chami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdane El Manaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.04.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kieulen-Campard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Opsomer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tasiaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00435" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Obriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.143479" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150962" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-015-0025-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00170" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papegaey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pantano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0345-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouillez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roscoe Klinck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fourrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Toutant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107324" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1768" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03555357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-012-6740-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RF04XNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dhaenens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frandemiche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraen-Maschke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2011.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375314v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17520363.2.4.363" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ghanem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2007.11.020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73Q7ZHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173286v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Santiard-Baron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delehedde" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schombert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2005.03026.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098664v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gompel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179658v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seznec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agbulut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savouret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Thery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Farnia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ponthoreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14244" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002587v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002563v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Marie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002607v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1982" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203349v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumoulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Melnyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesengeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal El Bakali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hien Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verwaerde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518872v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518901v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518899v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05080097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Contiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15081160" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Y&#225;nez-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mevel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Catal&#225;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091264" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2024.107427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tautou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Larchanch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24065285" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855350v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Paiva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Cellai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meriaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Poncelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouada Nebie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI149371" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carracedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Briand-Amirat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Ramos Escuredo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delcombel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2022.107074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Benderradji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kraiem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.841892" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04450259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Barbotin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy-Billiard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prasivoravong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marcelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac218" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225724v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charreaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9050224" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee-Hsin Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Yu Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Mei Lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2006-21.2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arandel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matloka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud F Klein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sureau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-021-00838-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gomez-Murcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Carvalho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Thiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Caillierez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Besegher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.108999" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;sangeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coevoet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barczyk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2021.100020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03699324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesangeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232113111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Yanez-Ortiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani12233417" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03366685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.679335" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sigala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duban-Deweer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12610-020-00102-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01930489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coelho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Zornbach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enas Malik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis Baqi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00235" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2018.03.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goiran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duplan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Chami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourgeois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdane El Manaa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2017.04.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kieulen-Campard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Opsomer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tasiaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2018.00435" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04035729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.08.092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Carpentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Obriot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.143479" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hirtz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150962" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01842426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Schraen-Maschke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b01001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04532389v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Caillet-Boudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13024-015-0025-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060814v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Grosjean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cn5003013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01346896v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Papegaey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deramecourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pantano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-016-0345-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Lane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Duek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00170" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bouillez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gnemmi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Gaudelot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Hemon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01365880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roscoe Klinck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Fourrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thibault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Toutant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0107324" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte H&#233;mon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.1768" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453196v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghanem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. Philippe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2014.01.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00795195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hern&#225;ndez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiraud-Dogan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sicot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Huguet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Luilier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aws367" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03555357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Dhaenens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-012-6740-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2RF04XNT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Troquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Burnouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694732v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Dhaenens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frandemiche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schraen-Maschke" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2011.03.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Tran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gourrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lemercier-Neuillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vautrin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194928" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811986v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fugier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hammer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Ivarsson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2374" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bombois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bu&#233;e-Scherrer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2010054" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD616F9DED3DD112C78B42A96AB3792573900917/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Belarbi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schindowski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ghanem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2007.11.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T73Q7ZHN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00375314v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/17520363.2.4.363" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085645v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hamdane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173286v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Santiard-Baron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Delehedde" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delatour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schombert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2005.03026.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098664v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gompel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Begard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179658v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seznec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agbulut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savouret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Thery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Farnia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999213v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cordier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839750v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dordas-Perpiny&#224;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Drouet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ponthoreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14244" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002587v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Klein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002563v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Marie" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002607v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Anquetil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camuzat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Grange" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2017.06.1982" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203349v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumoulin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541222v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-32-9358-8_17" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>