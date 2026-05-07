--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -333,260 +333,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a “Bad” Salt be a Good Salt for Li Metal Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Gogny-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bouchet</w:t>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dumaz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fannie Alloin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS PRIME 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electrochemical Society, Sep 2020, On Line meeting, France</w:t>
+              <w:t xml:space="preserve">Graduate Student Symposium on Advantageous Electrochemistry 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812956v1</w:t>
+                <w:t xml:space="preserve">hal-02970297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraglyme - Ca(TFSI)2, a non-monotonic liquid electrolyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Gogny-Picard</w:t>
+                <w:t xml:space="preserve">Can a “Bad” Salt be a Good Salt for Li Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fannie Alloin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graduate Student Symposium on Advantageous Electrochemistry 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ECS PRIME 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrochemical Society, Sep 2020, On Line meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970297v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of La0.6Sr0.4CoyFe1-yO3-d composition on the cyclic voltammetry</w:t>
               </w:r>
@@ -971,64 +971,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gogny-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Belgare, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1433,51 +1433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ha Mai Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXèmes journées du Groupe Français de Spectroscopie Vibrationnelle (GFSV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1515,51 +1515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme d'oxydation de l'hydrogène dans une SOFC et effet des polluants HCl et H2S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Ha Mai Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1789,64 +1789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Hoang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2025,291 +2025,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics analysis of the electro-catalyzed degradation of high potential LiNi0,5Mn1,5O4 active materials</w:t>
+                <w:t xml:space="preserve">Cobalt(II) coordination complex with 2,5-bis(pyridine-2-yl)-1,3,4-thiadiazole and thiocyanate as co-ligand: Synthesis, crystal structure, Hirshfeld surface analysis, spectroscopic, thermal and magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dumaz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelhakim Laachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaousse Rhoufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Ketatni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jouffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1208, pp.127892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.127892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864978v1</w:t>
+                <w:t xml:space="preserve">hal-02492465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt(II) coordination complex with 2,5-bis(pyridine-2-yl)-1,3,4-thiadiazole and thiocyanate as co-ligand: Synthesis, crystal structure, Hirshfeld surface analysis, spectroscopic, thermal and magnetic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics analysis of the electro-catalyzed degradation of high potential LiNi0,5Mn1,5O4 active materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Laachir</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mantoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1208, pp.127892. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 469, pp.228337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.127892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492465v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of standard light illumination on electrolyte’s stability of lithium-ion batteries based on ethylene and di-methyl carbonates</w:t>
               </w:r>
@@ -2442,51 +2442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Cobalt(II) and Copper(II) Thiocyanate Complexes of 2,5‐Bis(pyridin‐2‐yl)‐1,3,4‐oxadiazole Ligand: Synthesis, Crystal Structures, Spectral Properties and Hirshfeld Surface Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaousse Rhoufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Laachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,51 +2576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic voltammetry and high-frequency series resistance of La0.6Sr0.4Co0.2Fe0.8O3-δ electrode deposited on GDC : effect of the electrode microstructure and the oxygen partial pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tezyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,295 +2808,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Phase Separated Aromatic Ionomers Bearing Perfluorosulfonic Acids by Bottom-up Synthesis: Effect of Cation on Membrane Morphology and Functional Properties</w:t>
+                <w:t xml:space="preserve">Insight into the uranyl oxyfluoride topologies through the synthesis, crystal structure and evidence of a new oxyfluoride layer in [(UO2)4F13][Sr3(H2O)8](NO3).H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olesia Danyliv</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
+                <w:t xml:space="preserve">Laurent J. Jouffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lyonnard</w:t>
+                <w:t xml:space="preserve">Jean-Michel Hiltbrunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rivenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Obbade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00629⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.12185-12192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884501v1</w:t>
+                <w:t xml:space="preserve">hal-01481040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the uranyl oxyfluoride topologies through the synthesis, crystal structure and evidence of a new oxyfluoride layer in [(UO2)4F13][Sr3(H2O)8](NO3).H2O</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly Phase Separated Aromatic Ionomers Bearing Perfluorosulfonic Acids by Bottom-up Synthesis: Effect of Cation on Membrane Morphology and Functional Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hiltbrunner</w:t>
+                <w:t xml:space="preserve">Olesia Danyliv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Iojoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Rivenet</w:t>
+                <w:t xml:space="preserve">Sandrine Lyonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Obbade</w:t>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55, pp.12185-12192. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (11), pp.4164 - 4177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481040v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huge Instability of Pt/C Catalysts in Alkaline Medium</w:t>
               </w:r>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Saubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 272, pp.84 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3819,51 +3819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (19), pp. 11182-11188. </w:t>
@@ -3907,189 +3907,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of apatites La&amp;lt;SUB&amp;gt;10x&amp;lt;/SUB&amp;gt; Si&amp;lt;SUB&amp;gt;6y&amp;lt;/SUB&amp;gt; (Al,Fe)&amp;lt;SUB&amp;gt;y&amp;lt;/SUB&amp;gt; O&amp;lt;SUB&amp;gt;26±δ&amp;lt;/SUB&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanopowders and nanostructured oxides : phase transitions and surface reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina Boulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guy Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 38 (1), pp. 21-33. </w:t>
+              <w:t xml:space="preserve">, 2007, 38, pp. 756-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.1569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.1687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333813v1</w:t>
+                <w:t xml:space="preserve">hal-00333812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide nanocrystals from a low-temperature, self-limiting solgel transition in a coordinating environment: Nanocrystal synthesis, processing of gas-sensing devices and application to organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Epifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4138,360 +4122,376 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 126 (1), pp. 163-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2006.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2006.11.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopowders and nanostructured oxides : phase transitions and surface reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Interactions of nanocrystalline tin oxide powder with NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: A Raman spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Epifan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Comini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Faglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pagnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Lucazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (1), pp. 1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2006.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.1687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00333812v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of nanocrystalline tin oxide powder with NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: A Raman spectroscopic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectra of apatites La&amp;lt;SUB&amp;gt;10x&amp;lt;/SUB&amp;gt; Si&amp;lt;SUB&amp;gt;6y&amp;lt;/SUB&amp;gt; (Al,Fe)&amp;lt;SUB&amp;gt;y&amp;lt;/SUB&amp;gt; O&amp;lt;SUB&amp;gt;26±δ&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lucazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Epifan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Comini</w:t>
+                <w:t xml:space="preserve">A. Shaula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Faglia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Kharton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 126 (1), pp. 1-5. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp. 21-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2006.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.1569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333827v1</w:t>
+                <w:t xml:space="preserve">hal-00333813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; Raman spectroscopy study of NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adsorption onto nanocrystalline tin(IV) oxide</w:t>
               </w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Epifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (11), pp. 1272-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4875,51 +4875,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00609078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR study of low-temperature CO adsorption on high surface area tin(IV) oxide: Probing Lewis and Brønsted acidity</w:t>
+                <w:t xml:space="preserve">Preparation and characterisation of high surface area stannic oxides: structural, textural and semiconducting properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gelin</w:t>
@@ -4950,118 +4950,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Praliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 4, pp.4802-4808. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 84 (2-3), pp.176-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B206336K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4005(02)00022-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00609675v1</w:t>
+                <w:t xml:space="preserve">emse-00609095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterisation of high surface area stannic oxides: structural, textural and semiconducting properties</w:t>
+                <w:t xml:space="preserve">FTIR study of low-temperature CO adsorption on high surface area tin(IV) oxide: Probing Lewis and Brønsted acidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gelin</w:t>
@@ -5092,94 +5092,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Praliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 84 (2-3), pp.176-188. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.4802-4808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-4005(02)00022-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B206336K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00609095v1</w:t>
+                <w:t xml:space="preserve">emse-00609675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTA/TGA characterization of ZrXCe1-XO2 catalysts and study of their reactivity in soot oxidation</w:t>
               </w:r>
@@ -5725,51 +5725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisse Hamada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05006731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hadj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boidin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ha Mai Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Servajon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Doublet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Villalbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavernot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03200G" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaousse Rhoufal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Guesmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Kebir Hlil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2020.114992" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228337" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Laachir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127892" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nguyen Van-Nhien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36836-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tezyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mai Thi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pagnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600182" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Danyliv" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00629" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Jouffret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hiltbrunner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Obbade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01765" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Saubat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adjimi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. X. Thivel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.04.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FVPCZ6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.02.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6V46BH2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Epifani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Comini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Arbiol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l D&#237;az" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDVGQXLG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pellicer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801859z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FCSXSPD6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lucazeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaula" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1569" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFW5GF7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.11.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV7X1DQ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boulova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1687" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Epifan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Faglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.10.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32PK1J20-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1548" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX7SZ4F9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500652" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55H5CLTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rier-Camby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Praliaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025084129973" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C417T12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B206336K" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PTRHQMD4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00022-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSVR8CT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamonier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abouka&#239;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013149908896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPL41D9W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016634915247" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCFZQ9TG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abouka&#239;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm000315d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MCV1FC9K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisse Hamada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rossignol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dessemond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Iojoiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Alloin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812956v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladyslav Tezyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05006731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Hadj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Djurado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Boidin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ha Mai Thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890173v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Servajon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Doublet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Villalbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavernot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP03200G" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaousse Rhoufal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Guesmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Ketatni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jouffret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Kebir Hlil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2020.114992" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Laachir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.127892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossignol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228337" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bouteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Nguyen Van-Nhien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36836-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201901219" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tezyk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.02.066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mai Thi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rosman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pagnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600182" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J. Jouffret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hiltbrunner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rivenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Obbade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01765" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Danyliv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyonnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00629" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Zadick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berthom&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Saubat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2015.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adjimi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. X. Thivel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.04.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5FVPCZ6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057464v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pera-Titus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.02.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6V46BH2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Epifani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Comini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Arbiol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l D&#237;az" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.09.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDVGQXLG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386280v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pellicer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la801859z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FCSXSPD6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Boulova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lucazeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1687" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.11.021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV7X1DQ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Epifan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Faglia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.10.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32PK1J20-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shaula" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kharton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1569" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LFW5GF7Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1548" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XX7SZ4F9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500652" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55H5CLTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rier-Camby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Praliaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025084129973" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4C417T12-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609095v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(02)00022-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSVR8CT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B206336K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PTRHQMD4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445448v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamonier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abouka&#239;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013149908896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CPL41D9W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aboukais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leclercq" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1016634915247" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FCFZQ9TG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abouka&#239;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm000315d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MCV1FC9K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>